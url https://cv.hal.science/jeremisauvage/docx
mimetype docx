--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémi SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et processus d’appropriation des langues-cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques, informatiques et analyse de corpus en acquisition du langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articuler les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues non-maternelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education numérique et enseignement-apprentissage du FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement hybridé et didactique de l’oral en langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation pédagogique et Phonétique corrective en FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et épistémologie de ces disciplines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Appropriation des langues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Humanités numériques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Théories et épistémologies du langage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Phonétique et phonologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pensée complexe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses de données langagières </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Médiation numérique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteur scientifique du Contrat Plan Etat Région (CPER) &amp;quot;Corpus Humanum&amp;quot;, Université Paul-Valéry - Montpellier 3 (2021-2027).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef de la revue scientifique LHUMAINE (lancement en 2022 sur la plateforme NUMEREV).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'axe 1 « Appropriation des langues et du langage » et référent HAL du laboratoire L H U M A I N.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président A de la section CNU 07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Comité d'Ethique pour la Recherche Scientique de l'Université Paul-Valéry - Montpellier 3 (depuis février 2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours Sciences du langage de la licence MIASH (Mathématiques et Informatique Appliqués aux Sciences Humaines), Université Paul-Valéry – Montpellier 3 (depuis 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de la Commission Recherche de l’INSPE Languedoc-Roussillon (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur fondateur de la collection « Enfance & Langages » aux éditions l’Harmattan, première publication en avril 2009, 18 ouvrages parus.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de doctorat en cours : 6</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marchaud (co-direction avec Sandra Bringay, Université Paul-valéry - Montpellier 3), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Souchet (co-tutelle internationale avec Oreste Floquet, Universita La Sapienza, Roma, Italia), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Boussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lazarevic (co-tutelle internationale avec Natasa Radusin-Bardic, Université de Novi Sad, Serbie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction avec Laurine Dalle, Université Paul-Valéry - Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Priolo-Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues depuis 2019 : 7</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud, Siba Yassine, Laurine Dalle, Andrea Briglia, Tilia Gamba-Kresh, Justine Delebarre, Minghua Gu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la diversité de la prononciation en didactique du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se révolter pour comparer les langues : comprendre et dépasser les freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3:1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique du discours d’enseignants sur ces élèves qui les élèvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraina de Melo Martins Kuyumjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 4, https://lhumaine.numerev.com/articles/revue-4/3578-en-quoi-vos-eleves-vous-ont-eleve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’évaluation et la consigne en didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens parfois caché dans les consignes en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nourrit-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français parlé, variations et didactique de la phonétique dans l’enseignement-apprentissage du FLE. Réflexions et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quel futur pour la phonétique remédiative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les compétences orales en FLE : intérêts et limites du DELF/DALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les tests de langue étrangère, 79, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médiation linguistique à la médiation sémantique. Contexte social et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211 (4-2020), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produced and the use of the Present in the interlinguistic space by French-as-a-second-language learners. Some case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite dans le développement du langage chez l’enfant ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (150), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1262-4586(20)30031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et phonétique : un mariage contre-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et appropriation des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité numérique et formation innovante en didactique du FLE. Un enjeu pour une mobilité différenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la phonétique en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la perception phonémique en français par des apprenants polonophones – test évaluatif à des fins didactiques (le cas des voyelles antérieures de moyenne aperture : [é] [è])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours enseignant, dialogisme et idéologies académiques, Recherches en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception phonémique en français des apprenants polonophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une récursivité syntaxique en français langue seconde : Exemple du pronom relatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (thématique : Statut et utilisation des corpus en linguistique), http://corela.edel.univ-poitiers.fr/index.php?id=3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire à l'école : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et didactique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentin, enfance, langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage oral et écrit : théorie et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs en acquisition et en situation-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-2, pp.202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage précoce de l’anglais sur une plate-forme LeapPad : étayages automatisés et enjeux phonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherches sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut accorder aux variations phonologiques chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La comptétence phonologique, 3/2007, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sens et la norme viennent aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et implications à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du système phonologique et implications à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii "Ovidius" Constanţa. Seria Filologie = The Annals of Ovidius University Constanţa. Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et engagement du locuteur enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement langagier, chaos et interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de la pratique de l'écriture dans le monde hospitalier : analyse de productions écrites médicales outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéALA 2025 "Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et prise de notes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : engagements et apprentissages à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common initiatives in French Elementary School: the issue of multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés de la didactique de la phonétique corrective en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les SHS : la ‘Recherche’ et la ‘Science’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CPER « Corpus Humanum » : questions d’intégrité et d’éthique pour la gestion de données de corpus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouverte et gestion de données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes d’extraction automatique des connaissances pour essayer de comprendre la structuration de la conscience phonologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to visualise children phonemes’ acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 (Phonetics and Phonology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Universitat de Barcelone. Association of Laboratory Phonology, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la phonétique en langue étrangère : de la complexité à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme méthode d’innovation. Exemple de la Didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to vizualise children phoneme’s acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification historique de la « crise » en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Histoire des idées dans la didactique des langues : 1945-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around spoken corpora and pronunciation education: what do (trainee) teachers need ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre Conference Worshop à TalC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistic: a data driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society SIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistics: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Jun 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting first language acquisition through data mining: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Forum in Linguistics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur deux corpus longitudinaux d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining longitudinal corpus of spontaneous speech: a graph-based approach to child phonetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and first language acquisition: a case study of a French corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistic Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and child phonological acquisition: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Language at the University of Essex Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur un corpus longitudinal d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées GdR LIFT, Linguistique Informatique Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nancy, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme moyen de tisser l’acquisition et la didactique du Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire académique de Français Langue Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’erreurs orthographiques en lien avec la dimension phonético-phonologique de l’apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude PRELFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les manuels de phonétique pour construire une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français du Kansai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur le multilinguisme en classe. Table ronde du Symposium international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme - France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et didactique, la fin du divorce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Phonétique corrective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme universitaire d’études françaises PEPS : l’innovation au service de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Montpellier - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la construction d’une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition / didactique de l’oral et socialisation. Exemples d’élèves roms et gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus + Decolang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corporéisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées APPLIFLE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education with Gipsy pupils in Europe – France. Languages and identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on Education (Hice 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et enjeux numériques dans l’enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Trajectoires et expériences des étudiants en mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Erasmus + ROMTELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la phonétique corrective. Démarche verbo-tonale et laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus : une histoire de l’apprentissage des langues en situation / mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus - IFSI-CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de transcription de formes verbales : l’expression du présent ou du neutre chez des enfants en Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORAL Corpus oraux, corpus écrits : pratiques croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de phonétique corrective ou comment améliorer la prononciation des apprenants brésiliens en français avec des techniques ludiques et accessibles à tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et valorisation des langues et des cultures d’origine de tradition orale en classe de FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les humanités : du simplissisme à la complexité. Exemple de l’acquisition du langage chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présent de l’indicatif comme marqueur dialogique d’un discours rapporté chez des élèves allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du langage chez l’enfant et implications en situation orale à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGESCO / ESENESR. Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e humor na linguagem da criança: o acústico e o contexto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congresso da Sociedade Internacional para o Estudo do Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du linguiste dans une réflexion interdisciplinaire : l’acquisition du langage par l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Change in Child Language: a Non-Linear Dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontario Institute for Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau apprenant : les clés d’un apprentissage efficace chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre réseau association FLAM - CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage, dynamiques et chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres du Réseau International LabelFrancÉducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CIEP Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauque 'n' Roll : La raucité, entre symptôme pathologique & expression artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora in Linguistics : Journées d'Etude sur le statut et l'utilisation des corpus en linguistique // Workshop On the Status and Use of Corpora in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutisme des enfants allophones à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mercredis de Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées d'Etudes sur la Parole, Université de Grenoble, Grenoble, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mdr] Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is children's laughter related to their language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and other Non-Verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la (dé)construction identitaire scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La construction identitaire à l'école", IUFM Université Montpellier 2, 7-9 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique. Une application à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sensibilisation très précoce aux langues étrangères en milieu institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'enseignement précoces des langues étrangères", Université de Nantes, Nantes, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de soi à travers les discours des autres en ITEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Stéréotypes et stéréotypages", Université de Montpellier 3, 22-24 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactionnisme social et processus sociocognitif de conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Intéraction et pensée, perspectives dialogiques", Université de Lausanne, 12-14 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux identitaires dans la construction du récit chez des enfants-élèves de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'élève et la pluralité des appartenances. Etre enfant, être élève", Université Paris 5, novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et verbalisation dans la transmission des savoirs à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il parler pour apprendre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage modulé à la surcharge linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLIC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme système complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les applications de la Relativité d'Echelle aux sciences du vivant et aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociocognitive du développement phonologique chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Phonologies, GDR CNRS 1954, Université de Montpellier, 2-4 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two realities of child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international congress for the study of child language, Madison, 16-21 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un enjeu sociocognitif de l'explication métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Explication", Université Paris 5-Descartes, décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la Théories des Systèmes Dynamiques appliquée au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"RESOC : Modélisations et Sciences Cognitives", Université de Rouen-INSA, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chaos et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Chaos et Cognition", Université d'Aix-en-Provence, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Sudden Awareness. The example of a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Bisontine Conference for Conceptual and Linguistic Development in the Child aged from 1 to 6 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child's language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference, University of Bangor, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Grammont à l’origine d’un des plus vieux laboratoires de phonétique de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Clarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Etudes de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Procence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées d’études du Réseau en Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un enjeu sociocognitif de l’explication métalinguistique : l’identité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child’s language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio. Academia; L'Harmattan, 236 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acquisition du langage. Un système complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, pp.244, 2015, 978-2-8061-0227-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémi Sauvage et Françoise Demougin. L'Harmattan, 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et pluriculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage et l'enseignement des langues vivantes à l'école: Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Coll. Enfance &amp; Langages, 232 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Collection "Enfance &amp; Langages"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage. Approche dynamique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage. L'Harmattan, 192 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivons la complexité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reliance en Complexité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-145, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et historicité de la variation phonétique et enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Dodane; Claudia Schweitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la description de la parole : de l'introspection à l'instrumentalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2021, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-5595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’évaluation. Analyse comparée d’évaluations nationales de CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.121-138, 2021, Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés en didactique de la phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière épistémologique et inscription linguistique des didactiques des langues : pour une théorie du langage basée sur le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Weber, Jacques David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à J.-L. CHISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.29-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants. Prévenir le mutisme à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte complexe et réaliste de l’enseignement-apprentissage de l’oral. Introduction à l’édition des Actes du 6e Colloque international Campus FLE – ADCUEFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de CAMPUS FLE - ADCUEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées « Appropriation (langagière) », « Interlangue », « Langue interne / Langue externe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Modèle / Modélisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e discurso: do acustico ao contextual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra del Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e prosodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Contexto, pp.55-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des enfants comme « choc interculturel » pour l’entourage de l’adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracciola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le construction identitaire à l'école. Perspectives linguistiques et plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage &amp; F. Demougin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école : perspectives linguistiques et plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde d'enfants, mondes d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracchiolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues : quelle(s) compatibilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements des langues, impacts réciproques et sensibilisation précoce à une autre langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la langue maternelle et sensibilisation précoce à une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage et Colette Corblin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école : impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological development in French : the part of lexical dimension in the variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lewandowska-Tomaszczyk &amp; K. Turewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues : articulations, appropriation et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle Paris 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémi SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et processus d’appropriation des langues-cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques, informatiques et analyse de corpus en acquisition du langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articuler les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues non-maternelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education numérique et enseignement-apprentissage du FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement hybridé et didactique de l’oral en langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation pédagogique et Phonétique corrective en FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et épistémologie de ces disciplines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Appropriation des langues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Humanités numériques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Théories et épistémologies du langage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Phonétique et phonologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pensée complexe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses de données langagières </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Médiation numérique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteur scientifique du Contrat Plan Etat Région (CPER) &amp;quot;Corpus Humanum&amp;quot;, Université Paul-Valéry - Montpellier 3 (2021-2027).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef de la revue scientifique LHUMAINE (lancement en 2022 sur la plateforme NUMEREV).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'axe 1 « Appropriation des langues et du langage » et référent HAL du laboratoire L H U M A I N.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président A de la section CNU 07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Comité d'Ethique pour la Recherche Scientique de l'Université Paul-Valéry - Montpellier 3 (depuis février 2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours Sciences du langage de la licence MIASH (Mathématiques et Informatique Appliqués aux Sciences Humaines), Université Paul-Valéry – Montpellier 3 (depuis 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de la Commission Recherche de l’INSPE Languedoc-Roussillon (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur fondateur de la collection « Enfance & Langages » aux éditions l’Harmattan, première publication en avril 2009, 18 ouvrages parus.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de doctorat en cours : 6</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marchaud (co-direction avec Sandra Bringay, Université Paul-valéry - Montpellier 3), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Souchet (co-tutelle internationale avec Oreste Floquet, Universita La Sapienza, Roma, Italia), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Boussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lazarevic (co-tutelle internationale avec Natasa Radusin-Bardic, Université de Novi Sad, Serbie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction avec Laurine Dalle, Université Paul-Valéry - Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Priolo-Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues depuis 2019 : 7</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud, Siba Yassine, Laurine Dalle, Andrea Briglia, Tilia Gamba-Kresh, Justine Delebarre, Minghua Gu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la diversité de la prononciation en didactique du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se révolter pour comparer les langues : comprendre et dépasser les freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3:1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique du discours d’enseignants sur ces élèves qui les élèvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraina de Melo Martins Kuyumjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 4, https://lhumaine.numerev.com/articles/revue-4/3578-en-quoi-vos-eleves-vous-ont-eleve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’évaluation et la consigne en didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens parfois caché dans les consignes en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nourrit-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français parlé, variations et didactique de la phonétique dans l’enseignement-apprentissage du FLE. Réflexions et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les compétences orales en FLE : intérêts et limites du DELF/DALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les tests de langue étrangère, 79, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quel futur pour la phonétique remédiative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médiation linguistique à la médiation sémantique. Contexte social et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211 (4-2020), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produced and the use of the Present in the interlinguistic space by French-as-a-second-language learners. Some case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite dans le développement du langage chez l’enfant ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (150), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1262-4586(20)30031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité numérique et formation innovante en didactique du FLE. Un enjeu pour une mobilité différenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et phonétique : un mariage contre-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et appropriation des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la phonétique en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la perception phonémique en français par des apprenants polonophones – test évaluatif à des fins didactiques (le cas des voyelles antérieures de moyenne aperture : [é] [è])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours enseignant, dialogisme et idéologies académiques, Recherches en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une récursivité syntaxique en français langue seconde : Exemple du pronom relatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception phonémique en français des apprenants polonophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (thématique : Statut et utilisation des corpus en linguistique), http://corela.edel.univ-poitiers.fr/index.php?id=3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire à l'école : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et didactique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentin, enfance, langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage oral et écrit : théorie et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs en acquisition et en situation-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-2, pp.202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage précoce de l’anglais sur une plate-forme LeapPad : étayages automatisés et enjeux phonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherches sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut accorder aux variations phonologiques chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La comptétence phonologique, 3/2007, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sens et la norme viennent aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et implications à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du système phonologique et implications à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii "Ovidius" Constanţa. Seria Filologie = The Annals of Ovidius University Constanţa. Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et engagement du locuteur enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement langagier, chaos et interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de la pratique de l'écriture dans le monde hospitalier : analyse de productions écrites médicales outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéALA 2025 "Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et prise de notes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : engagements et apprentissages à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common initiatives in French Elementary School: the issue of multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés de la didactique de la phonétique corrective en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les SHS : la ‘Recherche’ et la ‘Science’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CPER « Corpus Humanum » : questions d’intégrité et d’éthique pour la gestion de données de corpus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouverte et gestion de données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes d’extraction automatique des connaissances pour essayer de comprendre la structuration de la conscience phonologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to visualise children phonemes’ acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 (Phonetics and Phonology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Universitat de Barcelone. Association of Laboratory Phonology, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la phonétique en langue étrangère : de la complexité à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme méthode d’innovation. Exemple de la Didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to vizualise children phoneme’s acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification historique de la « crise » en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Histoire des idées dans la didactique des langues : 1945-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistics: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Jun 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting first language acquisition through data mining: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Forum in Linguistics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur deux corpus longitudinaux d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining longitudinal corpus of spontaneous speech: a graph-based approach to child phonetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around spoken corpora and pronunciation education: what do (trainee) teachers need ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre Conference Worshop à TalC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistic: a data driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society SIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and first language acquisition: a case study of a French corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistic Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and child phonological acquisition: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Language at the University of Essex Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur un corpus longitudinal d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées GdR LIFT, Linguistique Informatique Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nancy, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme moyen de tisser l’acquisition et la didactique du Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire académique de Français Langue Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’erreurs orthographiques en lien avec la dimension phonético-phonologique de l’apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude PRELFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les manuels de phonétique pour construire une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français du Kansai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur le multilinguisme en classe. Table ronde du Symposium international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme - France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et didactique, la fin du divorce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Phonétique corrective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme universitaire d’études françaises PEPS : l’innovation au service de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Montpellier - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la construction d’une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corporéisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées APPLIFLE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition / didactique de l’oral et socialisation. Exemples d’élèves roms et gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus + Decolang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education with Gipsy pupils in Europe – France. Languages and identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on Education (Hice 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et enjeux numériques dans l’enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Trajectoires et expériences des étudiants en mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Erasmus + ROMTELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la phonétique corrective. Démarche verbo-tonale et laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus : une histoire de l’apprentissage des langues en situation / mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus - IFSI-CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de transcription de formes verbales : l’expression du présent ou du neutre chez des enfants en Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORAL Corpus oraux, corpus écrits : pratiques croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de phonétique corrective ou comment améliorer la prononciation des apprenants brésiliens en français avec des techniques ludiques et accessibles à tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et valorisation des langues et des cultures d’origine de tradition orale en classe de FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les humanités : du simplissisme à la complexité. Exemple de l’acquisition du langage chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du langage chez l’enfant et implications en situation orale à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGESCO / ESENESR. Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présent de l’indicatif comme marqueur dialogique d’un discours rapporté chez des élèves allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e humor na linguagem da criança: o acústico e o contexto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congresso da Sociedade Internacional para o Estudo do Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du linguiste dans une réflexion interdisciplinaire : l’acquisition du langage par l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Change in Child Language: a Non-Linear Dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontario Institute for Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau apprenant : les clés d’un apprentissage efficace chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre réseau association FLAM - CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage, dynamiques et chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres du Réseau International LabelFrancÉducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CIEP Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauque 'n' Roll : La raucité, entre symptôme pathologique & expression artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora in Linguistics : Journées d'Etude sur le statut et l'utilisation des corpus en linguistique // Workshop On the Status and Use of Corpora in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutisme des enfants allophones à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mercredis de Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées d'Etudes sur la Parole, Université de Grenoble, Grenoble, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mdr] Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is children's laughter related to their language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and other Non-Verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la (dé)construction identitaire scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La construction identitaire à l'école", IUFM Université Montpellier 2, 7-9 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique. Une application à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sensibilisation très précoce aux langues étrangères en milieu institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'enseignement précoces des langues étrangères", Université de Nantes, Nantes, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de soi à travers les discours des autres en ITEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Stéréotypes et stéréotypages", Université de Montpellier 3, 22-24 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactionnisme social et processus sociocognitif de conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Intéraction et pensée, perspectives dialogiques", Université de Lausanne, 12-14 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux identitaires dans la construction du récit chez des enfants-élèves de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'élève et la pluralité des appartenances. Etre enfant, être élève", Université Paris 5, novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et verbalisation dans la transmission des savoirs à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il parler pour apprendre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage modulé à la surcharge linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLIC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme système complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les applications de la Relativité d'Echelle aux sciences du vivant et aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociocognitive du développement phonologique chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Phonologies, GDR CNRS 1954, Université de Montpellier, 2-4 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two realities of child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international congress for the study of child language, Madison, 16-21 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un enjeu sociocognitif de l'explication métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Explication", Université Paris 5-Descartes, décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chaos et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la Théories des Systèmes Dynamiques appliquée au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"RESOC : Modélisations et Sciences Cognitives", Université de Rouen-INSA, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Chaos et Cognition", Université d'Aix-en-Provence, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Sudden Awareness. The example of a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Bisontine Conference for Conceptual and Linguistic Development in the Child aged from 1 to 6 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child's language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference, University of Bangor, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Grammont à l’origine d’un des plus vieux laboratoires de phonétique de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Clarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Etudes de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Procence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées d’études du Réseau en Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un enjeu sociocognitif de l’explication métalinguistique : l’identité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child’s language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio. Academia; L'Harmattan, 236 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acquisition du langage. Un système complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, pp.244, 2015, 978-2-8061-0227-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémi Sauvage et Françoise Demougin. L'Harmattan, 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et pluriculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage et l'enseignement des langues vivantes à l'école: Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Coll. Enfance &amp; Langages, 232 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Collection "Enfance &amp; Langages"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage. Approche dynamique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage. L'Harmattan, 192 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivons la complexité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reliance en Complexité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-145, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et historicité de la variation phonétique et enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Dodane; Claudia Schweitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la description de la parole : de l'introspection à l'instrumentalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2021, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-5595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’évaluation. Analyse comparée d’évaluations nationales de CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.121-138, 2021, Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés en didactique de la phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants. Prévenir le mutisme à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière épistémologique et inscription linguistique des didactiques des langues : pour une théorie du langage basée sur le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Weber, Jacques David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à J.-L. CHISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.29-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte complexe et réaliste de l’enseignement-apprentissage de l’oral. Introduction à l’édition des Actes du 6e Colloque international Campus FLE – ADCUEFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de CAMPUS FLE - ADCUEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées « Appropriation (langagière) », « Interlangue », « Langue interne / Langue externe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Modèle / Modélisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e discurso: do acustico ao contextual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra del Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e prosodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Contexto, pp.55-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des enfants comme « choc interculturel » pour l’entourage de l’adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracciola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le construction identitaire à l'école. Perspectives linguistiques et plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage &amp; F. Demougin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école : perspectives linguistiques et plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde d'enfants, mondes d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracchiolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues : quelle(s) compatibilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements des langues, impacts réciproques et sensibilisation précoce à une autre langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la langue maternelle et sensibilisation précoce à une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage et Colette Corblin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école : impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological development in French : the part of lexical dimension in the variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lewandowska-Tomaszczyk &amp; K. Turewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues : articulations, appropriation et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle Paris 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="532362F3"/>
+    <w:nsid w:val="60CD85FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88D20584"/>
+    <w:nsid w:val="A8C6B92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FDA185D"/>
+    <w:nsid w:val="20D25BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/doctorants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/docteurs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraina de Melo Martins Kuyumjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-4586(20)30031-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Danko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mucciardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirrotta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181125v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Clarenc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/projets-recherches-colloques/colloques/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/doctorants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/docteurs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraina de Melo Martins Kuyumjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-4586(20)30031-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Danko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mucciardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirrotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Clarenc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/projets-recherches-colloques/colloques/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>