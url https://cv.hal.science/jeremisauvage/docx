--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémi SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et processus d’appropriation des langues-cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques, informatiques et analyse de corpus en acquisition du langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articuler les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues non-maternelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education numérique et enseignement-apprentissage du FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement hybridé et didactique de l’oral en langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation pédagogique et Phonétique corrective en FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et épistémologie de ces disciplines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Appropriation des langues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Humanités numériques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Théories et épistémologies du langage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Phonétique et phonologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pensée complexe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses de données langagières </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Médiation numérique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteur scientifique du Contrat Plan Etat Région (CPER) &amp;quot;Corpus Humanum&amp;quot;, Université Paul-Valéry - Montpellier 3 (2021-2027).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef de la revue scientifique LHUMAINE (lancement en 2022 sur la plateforme NUMEREV).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'axe 1 « Appropriation des langues et du langage » et référent HAL du laboratoire L H U M A I N.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président A de la section CNU 07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Comité d'Ethique pour la Recherche Scientique de l'Université Paul-Valéry - Montpellier 3 (depuis février 2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours Sciences du langage de la licence MIASH (Mathématiques et Informatique Appliqués aux Sciences Humaines), Université Paul-Valéry – Montpellier 3 (depuis 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de la Commission Recherche de l’INSPE Languedoc-Roussillon (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur fondateur de la collection « Enfance & Langages » aux éditions l’Harmattan, première publication en avril 2009, 18 ouvrages parus.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de doctorat en cours : 6</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marchaud (co-direction avec Sandra Bringay, Université Paul-valéry - Montpellier 3), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Souchet (co-tutelle internationale avec Oreste Floquet, Universita La Sapienza, Roma, Italia), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Boussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lazarevic (co-tutelle internationale avec Natasa Radusin-Bardic, Université de Novi Sad, Serbie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction avec Laurine Dalle, Université Paul-Valéry - Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Priolo-Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues depuis 2019 : 7</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud, Siba Yassine, Laurine Dalle, Andrea Briglia, Tilia Gamba-Kresh, Justine Delebarre, Minghua Gu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la diversité de la prononciation en didactique du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se révolter pour comparer les langues : comprendre et dépasser les freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3:1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique du discours d’enseignants sur ces élèves qui les élèvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraina de Melo Martins Kuyumjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 4, https://lhumaine.numerev.com/articles/revue-4/3578-en-quoi-vos-eleves-vous-ont-eleve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’évaluation et la consigne en didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens parfois caché dans les consignes en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nourrit-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français parlé, variations et didactique de la phonétique dans l’enseignement-apprentissage du FLE. Réflexions et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les compétences orales en FLE : intérêts et limites du DELF/DALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les tests de langue étrangère, 79, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quel futur pour la phonétique remédiative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médiation linguistique à la médiation sémantique. Contexte social et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211 (4-2020), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produced and the use of the Present in the interlinguistic space by French-as-a-second-language learners. Some case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite dans le développement du langage chez l’enfant ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (150), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1262-4586(20)30031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité numérique et formation innovante en didactique du FLE. Un enjeu pour une mobilité différenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et phonétique : un mariage contre-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et appropriation des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la phonétique en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la perception phonémique en français par des apprenants polonophones – test évaluatif à des fins didactiques (le cas des voyelles antérieures de moyenne aperture : [é] [è])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours enseignant, dialogisme et idéologies académiques, Recherches en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une récursivité syntaxique en français langue seconde : Exemple du pronom relatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception phonémique en français des apprenants polonophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (thématique : Statut et utilisation des corpus en linguistique), http://corela.edel.univ-poitiers.fr/index.php?id=3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire à l'école : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et didactique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentin, enfance, langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage oral et écrit : théorie et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs en acquisition et en situation-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-2, pp.202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage précoce de l’anglais sur une plate-forme LeapPad : étayages automatisés et enjeux phonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherches sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut accorder aux variations phonologiques chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La comptétence phonologique, 3/2007, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sens et la norme viennent aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et implications à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du système phonologique et implications à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii "Ovidius" Constanţa. Seria Filologie = The Annals of Ovidius University Constanţa. Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et engagement du locuteur enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement langagier, chaos et interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de la pratique de l'écriture dans le monde hospitalier : analyse de productions écrites médicales outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéALA 2025 "Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et prise de notes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : engagements et apprentissages à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common initiatives in French Elementary School: the issue of multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés de la didactique de la phonétique corrective en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les SHS : la ‘Recherche’ et la ‘Science’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CPER « Corpus Humanum » : questions d’intégrité et d’éthique pour la gestion de données de corpus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouverte et gestion de données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes d’extraction automatique des connaissances pour essayer de comprendre la structuration de la conscience phonologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to visualise children phonemes’ acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 (Phonetics and Phonology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Universitat de Barcelone. Association of Laboratory Phonology, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la phonétique en langue étrangère : de la complexité à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme méthode d’innovation. Exemple de la Didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to vizualise children phoneme’s acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification historique de la « crise » en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Histoire des idées dans la didactique des langues : 1945-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistics: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Jun 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting first language acquisition through data mining: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Forum in Linguistics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur deux corpus longitudinaux d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining longitudinal corpus of spontaneous speech: a graph-based approach to child phonetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around spoken corpora and pronunciation education: what do (trainee) teachers need ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre Conference Worshop à TalC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistic: a data driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society SIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and first language acquisition: a case study of a French corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistic Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and child phonological acquisition: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Language at the University of Essex Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur un corpus longitudinal d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées GdR LIFT, Linguistique Informatique Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nancy, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme moyen de tisser l’acquisition et la didactique du Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire académique de Français Langue Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’erreurs orthographiques en lien avec la dimension phonético-phonologique de l’apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude PRELFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les manuels de phonétique pour construire une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français du Kansai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur le multilinguisme en classe. Table ronde du Symposium international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme - France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et didactique, la fin du divorce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Phonétique corrective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme universitaire d’études françaises PEPS : l’innovation au service de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Montpellier - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la construction d’une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corporéisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées APPLIFLE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition / didactique de l’oral et socialisation. Exemples d’élèves roms et gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus + Decolang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education with Gipsy pupils in Europe – France. Languages and identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on Education (Hice 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et enjeux numériques dans l’enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Trajectoires et expériences des étudiants en mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Erasmus + ROMTELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la phonétique corrective. Démarche verbo-tonale et laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus : une histoire de l’apprentissage des langues en situation / mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus - IFSI-CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de transcription de formes verbales : l’expression du présent ou du neutre chez des enfants en Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORAL Corpus oraux, corpus écrits : pratiques croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de phonétique corrective ou comment améliorer la prononciation des apprenants brésiliens en français avec des techniques ludiques et accessibles à tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et valorisation des langues et des cultures d’origine de tradition orale en classe de FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les humanités : du simplissisme à la complexité. Exemple de l’acquisition du langage chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du langage chez l’enfant et implications en situation orale à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGESCO / ESENESR. Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présent de l’indicatif comme marqueur dialogique d’un discours rapporté chez des élèves allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e humor na linguagem da criança: o acústico e o contexto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congresso da Sociedade Internacional para o Estudo do Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du linguiste dans une réflexion interdisciplinaire : l’acquisition du langage par l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Change in Child Language: a Non-Linear Dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontario Institute for Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau apprenant : les clés d’un apprentissage efficace chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre réseau association FLAM - CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage, dynamiques et chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres du Réseau International LabelFrancÉducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CIEP Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauque 'n' Roll : La raucité, entre symptôme pathologique & expression artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora in Linguistics : Journées d'Etude sur le statut et l'utilisation des corpus en linguistique // Workshop On the Status and Use of Corpora in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutisme des enfants allophones à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mercredis de Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées d'Etudes sur la Parole, Université de Grenoble, Grenoble, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mdr] Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is children's laughter related to their language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and other Non-Verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la (dé)construction identitaire scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La construction identitaire à l'école", IUFM Université Montpellier 2, 7-9 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique. Une application à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sensibilisation très précoce aux langues étrangères en milieu institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'enseignement précoces des langues étrangères", Université de Nantes, Nantes, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de soi à travers les discours des autres en ITEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Stéréotypes et stéréotypages", Université de Montpellier 3, 22-24 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactionnisme social et processus sociocognitif de conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Intéraction et pensée, perspectives dialogiques", Université de Lausanne, 12-14 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux identitaires dans la construction du récit chez des enfants-élèves de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'élève et la pluralité des appartenances. Etre enfant, être élève", Université Paris 5, novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et verbalisation dans la transmission des savoirs à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il parler pour apprendre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage modulé à la surcharge linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLIC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme système complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les applications de la Relativité d'Echelle aux sciences du vivant et aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociocognitive du développement phonologique chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Phonologies, GDR CNRS 1954, Université de Montpellier, 2-4 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two realities of child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international congress for the study of child language, Madison, 16-21 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un enjeu sociocognitif de l'explication métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Explication", Université Paris 5-Descartes, décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chaos et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la Théories des Systèmes Dynamiques appliquée au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"RESOC : Modélisations et Sciences Cognitives", Université de Rouen-INSA, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Chaos et Cognition", Université d'Aix-en-Provence, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Sudden Awareness. The example of a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Bisontine Conference for Conceptual and Linguistic Development in the Child aged from 1 to 6 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child's language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference, University of Bangor, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Grammont à l’origine d’un des plus vieux laboratoires de phonétique de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Clarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Etudes de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Procence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées d’études du Réseau en Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un enjeu sociocognitif de l’explication métalinguistique : l’identité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child’s language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio. Academia; L'Harmattan, 236 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acquisition du langage. Un système complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, pp.244, 2015, 978-2-8061-0227-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémi Sauvage et Françoise Demougin. L'Harmattan, 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et pluriculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage et l'enseignement des langues vivantes à l'école: Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Coll. Enfance &amp; Langages, 232 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Collection "Enfance &amp; Langages"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage. Approche dynamique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage. L'Harmattan, 192 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivons la complexité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reliance en Complexité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-145, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et historicité de la variation phonétique et enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Dodane; Claudia Schweitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la description de la parole : de l'introspection à l'instrumentalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2021, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-5595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’évaluation. Analyse comparée d’évaluations nationales de CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.121-138, 2021, Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés en didactique de la phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants. Prévenir le mutisme à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière épistémologique et inscription linguistique des didactiques des langues : pour une théorie du langage basée sur le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Weber, Jacques David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à J.-L. CHISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.29-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte complexe et réaliste de l’enseignement-apprentissage de l’oral. Introduction à l’édition des Actes du 6e Colloque international Campus FLE – ADCUEFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de CAMPUS FLE - ADCUEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées « Appropriation (langagière) », « Interlangue », « Langue interne / Langue externe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Modèle / Modélisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e discurso: do acustico ao contextual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra del Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e prosodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Contexto, pp.55-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des enfants comme « choc interculturel » pour l’entourage de l’adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracciola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le construction identitaire à l'école. Perspectives linguistiques et plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage &amp; F. Demougin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école : perspectives linguistiques et plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde d'enfants, mondes d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracchiolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues : quelle(s) compatibilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements des langues, impacts réciproques et sensibilisation précoce à une autre langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la langue maternelle et sensibilisation précoce à une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage et Colette Corblin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école : impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological development in French : the part of lexical dimension in the variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lewandowska-Tomaszczyk &amp; K. Turewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues : articulations, appropriation et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle Paris 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémi SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et processus d’appropriation des langues-cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques, informatiques et analyse de corpus en acquisition du langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articuler les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues non-maternelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education numérique et enseignement-apprentissage du FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement hybridé et didactique de l’oral en langue étrangère</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation pédagogique et Phonétique corrective en FLE / FLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et épistémologie de ces disciplines</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots clés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Appropriation des langues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Humanités numériques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Théories et épistémologies du langage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Phonétique et phonologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pensée complexe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses de données langagières </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">–</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Médiation numérique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fonctions et responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteur scientifique du Contrat Plan Etat Région (CPER) &amp;quot;Corpus Humanum&amp;quot;, Université Paul-Valéry - Montpellier 3 (2021-2027).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef de la revue scientifique LHUMAINE (lancement en 2022 sur la plateforme NUMEREV).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'axe 1 « Appropriation des langues et du langage » et référent HAL du laboratoire L H U M A I N.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président A de la section CNU 07.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu du Comité d'Ethique pour la Recherche Scientique de l'Université Paul-Valéry - Montpellier 3 (depuis février 2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours Sciences du langage de la licence MIASH (Mathématiques et Informatique Appliqués aux Sciences Humaines), Université Paul-Valéry – Montpellier 3 (depuis 2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de la Commission Recherche de l’INSPE Languedoc-Roussillon (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur fondateur de la collection « Enfance & Langages » aux éditions l’Harmattan, première publication en avril 2009, 18 ouvrages parus.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de doctorat en cours : 6</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marchaud (co-direction avec Sandra Bringay, Université Paul-valéry - Montpellier 3), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Souchet (co-tutelle internationale avec Oreste Floquet, Universita La Sapienza, Roma, Italia), </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Boussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lazarevic (co-tutelle internationale avec Natasa Radusin-Bardic, Université de Novi Sad, Serbie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction avec Laurine Dalle, Université Paul-Valéry - Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Priolo-Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyuan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues depuis 2019 : 7</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud, Siba Yassine, Laurine Dalle, Andrea Briglia, Tilia Gamba-Kresh, Justine Delebarre, Minghua Gu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la diversité de la prononciation en didactique du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se révolter pour comparer les langues : comprendre et dépasser les freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3:1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semi-automatique du discours d’enseignants sur ces élèves qui les élèvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naraina de Melo Martins Kuyumjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 4, https://lhumaine.numerev.com/articles/revue-4/3578-en-quoi-vos-eleves-vous-ont-eleve</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’évaluation et la consigne en didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens parfois caché dans les consignes en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nourrit-Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les compétences orales en FLE : intérêts et limites du DELF/DALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les tests de langue étrangère, 79, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.134-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quel futur pour la phonétique remédiative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français parlé, variations et didactique de la phonétique dans l’enseignement-apprentissage du FLE. Réflexions et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations articulatoires et phonologiques produites par des enfants arabophones apprenant du français L2 et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Didactique de la phonétique du français : et maintenant ?, 2020 (2), pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produced and the use of the Present in the interlinguistic space by French-as-a-second-language learners. Some case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médiation linguistique à la médiation sémantique. Contexte social et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211 (4-2020), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite dans le développement du langage chez l’enfant ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (150), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1262-4586(20)30031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et phonétique : un mariage contre-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et appropriation des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanité numérique et formation innovante en didactique du FLE. Un enjeu pour une mobilité différenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.7051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la phonétique en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la perception phonémique en français par des apprenants polonophones – test évaluatif à des fins didactiques (le cas des voyelles antérieures de moyenne aperture : [é] [è])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours enseignant, dialogisme et idéologies académiques, Recherches en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception phonémique en français des apprenants polonophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une récursivité syntaxique en français langue seconde : Exemple du pronom relatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (thématique : Statut et utilisation des corpus en linguistique), http://corela.edel.univ-poitiers.fr/index.php?id=3012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire à l'école : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et didactique à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33-34, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentin, enfance, langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage oral et écrit : théorie et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs en acquisition et en situation-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-2, pp.202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage précoce de l’anglais sur une plate-forme LeapPad : étayages automatisés et enjeux phonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherches sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut accorder aux variations phonologiques chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La comptétence phonologique, 3/2007, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sens et la norme viennent aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et implications à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du système phonologique et implications à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universităţii "Ovidius" Constanţa. Seria Filologie = The Annals of Ovidius University Constanţa. Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir et engagement du locuteur enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement langagier, chaos et interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et prise de notes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : engagements et apprentissages à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de la pratique de l'écriture dans le monde hospitalier : analyse de productions écrites médicales outillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéALA 2025 "Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common initiatives in French Elementary School: the issue of multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research - ECER 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK, Aug 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CPER « Corpus Humanum » : questions d’intégrité et d’éthique pour la gestion de données de corpus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouverte et gestion de données numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les SHS : la ‘Recherche’ et la ‘Science’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés de la didactique de la phonétique corrective en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to visualise children phonemes’ acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 (Phonetics and Phonology in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Universitat de Barcelone. Association of Laboratory Phonology, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la phonétique en langue étrangère : de la complexité à la pensée complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching, Research, and a Pandemic: Some Teachers and Students' Perspectives on the Issue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two-day Symposium on New Perspectives in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes d’extraction automatique des connaissances pour essayer de comprendre la structuration de la conscience phonologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme méthode d’innovation. Exemple de la Didactique de l’oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interactive graphical approach to vizualise children phoneme’s acquisition over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Jun 2021, Barcelona, Spain. https://pape2021.upf.edu/program-4/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification historique de la « crise » en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Histoire des idées dans la didactique des langues : 1945-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistics: a data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTAT, Jun 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinterpreting first language acquisition through data mining: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester Forum in Linguistics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur deux corpus longitudinaux d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining longitudinal corpus of spontaneous speech: a graph-based approach to child phonetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around spoken corpora and pronunciation education: what do (trainee) teachers need ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre Conference Worshop à TalC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the speech code through statistic: a data driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Scientific Meeting of the Italian Statistical Society SIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and first language acquisition: a case study of a French corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Cognitive Linguistic Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining and child phonological acquisition: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Language at the University of Essex Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des catégories grammaticales sur un corpus longitudinal d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées GdR LIFT, Linguistique Informatique Formelle et de Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nancy, France. pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée complexe comme moyen de tisser l’acquisition et la didactique du Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Séminaire académique de Français Langue Seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme universitaire d’études françaises PEPS : l’innovation au service de l’enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Montpellier - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la construction d’une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les manuels de phonétique pour construire une séquence didactique en phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français du Kansai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’erreurs orthographiques en lien avec la dimension phonético-phonologique de l’apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude PRELFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et didactique, la fin du divorce ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Phonétique corrective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur le multilinguisme en classe. Table ronde du Symposium international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme - France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition / didactique de l’oral et socialisation. Exemples d’élèves roms et gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erasmus + Decolang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corporéisation de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées APPLIFLE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’altérité communicative dans la formation en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education with Gipsy pupils in Europe – France. Languages and identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on Education (Hice 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et enjeux numériques dans l’enseignement-apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Trajectoires et expériences des étudiants en mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire et penser les humanités : du simplissisme à la complexité. Exemple de l’acquisition du langage chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et valorisation des langues et des cultures d’origine de tradition orale en classe de FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus : une histoire de l’apprentissage des langues en situation / mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans Erasmus - IFSI-CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging in classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Erasmus + ROMTELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la phonétique corrective. Démarche verbo-tonale et laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de transcription de formes verbales : l’expression du présent ou du neutre chez des enfants en Français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORAL Corpus oraux, corpus écrits : pratiques croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de phonétique corrective ou comment améliorer la prononciation des apprenants brésiliens en français avec des techniques ludiques et accessibles à tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès Brésilien des Professeurs de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aracaju, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e humor na linguagem da criança: o acústico e o contexto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congresso da Sociedade Internacional para o Estudo do Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du linguiste dans une réflexion interdisciplinaire : l’acquisition du langage par l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du langage chez l’enfant et implications en situation orale à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGESCO / ESENESR. Séminaire de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présent de l’indicatif comme marqueur dialogique d’un discours rapporté chez des élèves allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONOS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological Change in Child Language: a Non-Linear Dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontario Institute for Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonia is beautiful: A perceptual and acoustic analysis of vocal roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Didirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme et enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes Rencontres du Réseau International LabelFrancÉducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CIEP Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau apprenant : les clés d’un apprentissage efficace chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre réseau association FLAM - CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage, dynamiques et chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Araraquara, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique du FLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse phonétique d'un corpus longitudinal et transversal en acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora in Linguistics : Journées d'Etude sur le statut et l'utilisation des corpus en linguistique // Workshop On the Status and Use of Corpora in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauque 'n' Roll : La raucité, entre symptôme pathologique & expression artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutisme des enfants allophones à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mercredis de Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mdr] Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole - JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse préliminaire du rire chez des enfants de 18 à 36 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées d'Etudes sur la Parole, Université de Grenoble, Grenoble, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is children's laughter related to their language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and other Non-Verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la (dé)construction identitaire scolaire et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La construction identitaire à l'école", IUFM Université Montpellier 2, 7-9 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique. Une application à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’une sensibilisation très précoce aux langues étrangères en milieu institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue étrangère en petite section de maternelle : fondements théoriques et application pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'enseignement précoces des langues étrangères", Université de Nantes, Nantes, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.121-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de soi à travers les discours des autres en ITEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Stéréotypes et stéréotypages", Université de Montpellier 3, 22-24 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactionnisme social et processus sociocognitif de conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Intéraction et pensée, perspectives dialogiques", Université de Lausanne, 12-14 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux identitaires dans la construction du récit chez des enfants-élèves de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'élève et la pluralité des appartenances. Etre enfant, être élève", Université Paris 5, novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme système complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les applications de la Relativité d'Echelle aux sciences du vivant et aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et verbalisation dans la transmission des savoirs à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il parler pour apprendre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage modulé à la surcharge linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLIC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociocognitive du développement phonologique chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Phonologies, GDR CNRS 1954, Université de Montpellier, 2-4 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two realities of child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international congress for the study of child language, Madison, 16-21 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un enjeu sociocognitif de l'explication métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Explication", Université Paris 5-Descartes, décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Chaos et Cognition", Université d'Aix-en-Provence, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la Théories des Systèmes Dynamiques appliquée au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"RESOC : Modélisations et Sciences Cognitives", Université de Rouen-INSA, juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dynamique pour le développement langagier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chaos et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistic Sudden Awareness. The example of a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Bisontine Conference for Conceptual and Linguistic Development in the Child aged from 1 to 6 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child's language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference, University of Bangor, juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires perceptuelles et nature des variations articulatoires chez des enfants allophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées d’études du Réseau en Acquisition des Langues Secondes (RéAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Grammont à l’origine d’un des plus vieux laboratoires de phonétique de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Clarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Etudes de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix en Procence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un enjeu sociocognitif de l’explication métalinguistique : l’identité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The levels of phonological awareness in French child’s language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Child Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio. Academia; L'Harmattan, 236 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acquisition du langage. Un système complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, pp.244, 2015, 978-2-8061-0227-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et pluriculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémi Sauvage et Françoise Demougin. L'Harmattan, 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage et l'enseignement des langues vivantes à l'école: Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Coll. Enfance &amp; Langages, 232 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Collection "Enfance &amp; Langages"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage. L'Harmattan, 192 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant et le langage. Approche dynamique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivons la complexité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une idée de la fraternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reliance en Complexité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditoriaux en pensée complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-145, 2023, 978-2-14-031939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’évaluation. Analyse comparée d’évaluations nationales de CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.121-138, 2021, Enfants gitans à l’école et en famille. D’une analyse des dynamiques langagières en famille aux pratiques de classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et historicité de la variation phonétique et enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schweitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Dodane; Claudia Schweitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la description de la parole : de l'introspection à l'instrumentalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2021, Bibliothèque de Grammaire et de Linguistique, 978-2-7453-5595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte complexe et réaliste de l’enseignement-apprentissage de l’oral. Introduction à l’édition des Actes du 6e Colloque international Campus FLE – ADCUEFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet de CAMPUS FLE - ADCUEFE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pause comme marqueur de conscience linguistique chez l’enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Pausologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés en didactique de la phonétique corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 8e Colloque international Campus FLE / ADCUEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière épistémologique et inscription linguistique des didactiques des langues : pour une théorie du langage basée sur le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Weber, Jacques David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français et les langues. Histoire, linguistique, didactique. Hommage à J.-L. CHISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.29-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du Français langue seconde chez les enfants migrants. Prévenir le mutisme à l’école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouverture au multilinguisme des écoles et le bilinguisme : France, Canada, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du CECR sur le système scolaire ordinaire et en phonétique dans les formations FLE universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.N. Nishiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéal et Réalité du CECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées « Appropriation (langagière) », « Interlangue », « Langue interne / Langue externe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Modèle / Modélisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détrie C., Vérine B. &amp; Steuckardt A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e prosodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Contexto, pp.55-84, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riso e discurso: do acustico ao contextual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra del Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorando o discurso da criança</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde d'enfants, mondes d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracchiolla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues : quelle(s) compatibilité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des enfants comme « choc interculturel » pour l’entourage de l’adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin &amp; Béatrice Fracciola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies, interculturalité et enseignement-apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-182, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le construction identitaire à l'école. Perspectives linguistiques et plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage &amp; F. Demougin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction identitaire à l'école : perspectives linguistiques et plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la langue maternelle et sensibilisation précoce à une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Sauvage et Colette Corblin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école : impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-38, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Corblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage et l’enseignement des langues vivantes à l’école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements des langues, impacts réciproques et sensibilisation précoce à une autre langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological development in French : the part of lexical dimension in the variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Lewandowska-Tomaszczyk &amp; K. Turewicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues : articulations, appropriation et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle Paris 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60CD85FF"/>
+    <w:nsid w:val="58771A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A8C6B92F"/>
+    <w:nsid w:val="1B9C4D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20D25BF6"/>
+    <w:nsid w:val="EA4CE778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/doctorants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/docteurs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraina de Melo Martins Kuyumjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1737" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-4586(20)30031-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Danko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mucciardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirrotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Clarenc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159875v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/projets-recherches-colloques/colloques/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/doctorants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhumain.www.univ-montp3.fr/fr/les-membres-2/docteurs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraina de Melo Martins Kuyumjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-4586(20)30031-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Danko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Rempel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mucciardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirrotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Clarenc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181352v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051019v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062853v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/projets-recherches-colloques/colloques/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473418v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056349v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>