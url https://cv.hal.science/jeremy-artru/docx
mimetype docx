--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -3080,195 +3080,771 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the mint to the coin cabinet: some remarks on the differentiated survival ratios of Carthaginian precious metal coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CLXXI, pp.39-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sphère coulée à la monnaie frappée. L’utilisation de moules sphériques bivalves pour la production des flans monétaires en argent dans le monde grec (Ve-IIIe siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.83-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le globe d’Octavien : étude numismatique et physico-chimique d’une étrange monnaie de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (8), pp.306-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et pratiques funéraires préromaines dans la nécropole du Nord-Ouest à Dougga, dans dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Ben Slimène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (56), pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/antafr.2932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03009467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carthage et l’or africain : une hypothèse réexaminée à la lumière des analyses élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.91-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA-DRAC Nouvelle-Aquitaine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05172110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3290,73 +3866,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. : l’hypothèse des flans produits au moyen de moules sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3382,73 +3958,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.319-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de fabrication monétaire en Sicile aux Ve-IIIe s. av. J.-C. : expérimentations portant sur la production de flans sphériques en argent au moyen de moules bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3474,673 +4050,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PCR Paléométallurgies et expérimentations Rapport intermédiaire Recherches sur les chaines de production des métaux aux périodes anciennes, CNRS. 2020, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052373v1</w:t>
-              </w:r>
-[...505 lines deleted...]
-                <w:t xml:space="preserve">hal-02551894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or monnayé de Carthage à l'époque punique (IVe-IIe siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4287,51 +4356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loepp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05357907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Abidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Becerra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02438501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loepp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05357907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Abidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02438501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>