--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -100,1144 +100,1144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t>
+                <w:t xml:space="preserve">Transformer l'argent en or. L'enrichissement de surface des monnaies carthaginoises en alliages or-argent (IVe-IIIe siècles av. n. è.) : réflexions préliminaires et premiers résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Artru</w:t>
+                <w:t xml:space="preserve">David Loepp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop « Recycler, réemployer, transformer: Expérimenter l’économie circulaire ancienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fl. Téreygeol, Jun 2025, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423238v1</w:t>
+                <w:t xml:space="preserve">hal-05358002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Carthage à Thugga. Nouvelles perspectives d’étude sur le monnayage punique en Tunisie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nuovi contributi delle analisi archeometriche e dell'archeometallurgia alla classificazione delle monete cartaginesi in oro ed argento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Aounallah; M. Ben Abbès; V. Brouquier-Reddé; P. Cuzel, Oct 2025, Gammarth, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque international « For Ancient Coins (FAC): digitization projects, cataloging standards, archaeometric analyses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Sole, Jun 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357993v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il ruolo di Cartagine nel finanziamento della campagna di Annibale in Italia. Nuove prospettive di ricerca basate sull'analisi archeometrica delle monete cartaginesi in argento</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De Carthage à Thugga. Nouvelles perspectives d’étude sur le monnayage punique en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Cartagine e la Penisola Italica. Prima, con e dopo Annibale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Mandatori; L.-I. Manfredi; G. Scardozzi; A. Visconti, May 2025, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international « La coopération archéologique tuniso-française : nouvelles orientations, nouveaux résultats »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Aounallah; M. Ben Abbès; V. Brouquier-Reddé; P. Cuzel, Oct 2025, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358019v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refonder un monnayage en crise : les mutations de la production monétaire à Carthage en temps de guerre (IVe-IIe s. av. n. è.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'argent dans les traces de l'or ? Retour sur le « moment Agathocle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149e congrès du CTHS « Reconstruire, réformer, refonder »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Colonna; S. Nieto-Pelletier; J. Olivier; M. Blet-Lemarquand; A. Suspène, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358034v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analisi archeometriche e statistiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation du volume Archeonumismatica. Analisi e studio dei reperti monetali da contesti pluristratificati et de la table-ronde « Materiali in contesto e stratificazione urbana: considerazioni metodologiche ed esperienze di scavo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Artru; Chl. Chaigneau; A. Martin Esquivel; A. Ferrandes; M. Lépée; G. Pardini, May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Purpose of Carthaginian Gold Coinage from its Origins to the First Punic War (c. 330–241 BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Il ruolo di Cartagine nel finanziamento della campagna di Annibale in Italia. Nuove prospettive di ricerca basate sull'analisi archeometrica delle monete cartaginesi in argento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Table 244</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Numismatic Society, Sep 2025, New York, United States</w:t>
+              <w:t xml:space="preserve">Colloque international « Cartagine e la Penisola Italica. Prima, con e dopo Annibale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Mandatori; L.-I. Manfredi; G. Scardozzi; A. Visconti, May 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357999v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer l'argent en or. L'enrichissement de surface des monnaies carthaginoises en alliages or-argent (IVe-IIIe siècles av. n. è.) : réflexions préliminaires et premiers résultats expérimentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Refonder un monnayage en crise : les mutations de la production monétaire à Carthage en temps de guerre (IVe-IIe s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loepp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Recycler, réemployer, transformer: Expérimenter l’économie circulaire ancienne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fl. Téreygeol, Jun 2025, Melle, France</w:t>
+              <w:t xml:space="preserve">149e congrès du CTHS « Reconstruire, réformer, refonder »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358002v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi contributi delle analisi archeometriche e dell'archeometallurgia alla classificazione delle monete cartaginesi in oro ed argento</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Production and Purpose of Carthaginian Gold Coinage from its Origins to the First Punic War (c. 330–241 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « For Ancient Coins (FAC): digitization projects, cataloging standards, archaeometric analyses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Sole, Jun 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Long Table 244</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Numismatic Society, Sep 2025, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358010v1</w:t>
+                <w:t xml:space="preserve">hal-05357999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on the production, circulation and hoarding of Carthaginian gold and silver coins based on survival ratios (5th-3rd c. BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Du trésor au médaillier : thésaurisation, redécouverte et collection des monnaies puniques à travers le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Numismatic Conference of the Coin Cabinet of the Royal Library of Belgium “Putting survival ratios of ancient coinages into perspective”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fr. Stroobants, Fr. de Callataÿ, J. van Heesch et K. Verboven, Oct 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Constitutions. Trésors et collections de Rome et d’ailleurs, Atelier organisé dans le cadre du projet « Destins d’objets. La circulation des traces matérielles du passé de l’Antiquité à nos jours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chr. Mazet, F. Relats-Montserrat et M. Volait, Dec 2024, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358051v1</w:t>
+                <w:t xml:space="preserve">hal-05358043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un'indagine archeometallurgica e archeometrica sulle tecniche di produzione monetaria dei Cartaginesi in Sicilia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some considerations on the production, circulation and hoarding of Carthaginian gold and silver coins based on survival ratios (5th-3rd c. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontri dell’Associazione internazionale di Archeologia Classica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N. Squartini et A. Trentacoste, Mar 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">7th International Numismatic Conference of the Coin Cabinet of the Royal Library of Belgium “Putting survival ratios of ancient coinages into perspective”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fr. Stroobants, Fr. de Callataÿ, J. van Heesch et K. Verboven, Oct 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358059v1</w:t>
+                <w:t xml:space="preserve">hal-05358051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, utilisation et entretien des coins monétaires dans les ateliers phénico-puniques (Ve-IIe s. av. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un'indagine archeometallurgica e archeometrica sulle tecniche di produzione monetaria dei Cartaginesi in Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude La numismatique de l’Antiquité à la période moderne : problèmes, méthodes et enquêtes en cours »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Blanchet, J. Jambu, Th. Cardon et P.M. Guihard, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Incontri dell’Associazione internazionale di Archeologia Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Squartini et A. Trentacoste, Mar 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358057v1</w:t>
+                <w:t xml:space="preserve">hal-05358059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles pistes de recherche sur l’emploi des moules sphériques pour la fabrication monétaire antique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabrication, utilisation et entretien des coins monétaires dans les ateliers phénico-puniques (Ve-IIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude La numismatique de l’Antiquité à la période moderne : problèmes, méthodes et enquêtes en cours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Blanchet, J. Jambu, Th. Cardon et P.M. Guihard, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852858v1</w:t>
+                <w:t xml:space="preserve">hal-05358057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythms, organisation and purpose of the production of Punic coins in precious metals: some new numismatic insights on the nature of the relationship between the Carthaginians and their allies in Western Sicily (mid-4th-mid-3rd c. BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouvelles pistes de recherche sur l’emploi des moules sphériques pour la fabrication monétaire antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Local Perspectives on the Grand Narratives of Sicilian Hellenistic History New Approaches to Western Sicilian Communities between Syracuse, Carthage and Rome (c. 340/30 BCE – c. 130 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. Kistler, J. Armbrüster, B. Bechtold, S. Frey-Kupper et J. Prag, Oct 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358046v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mot à la pratique. Les chrèmata et la nature de la monnaie et des paiements dans l’œuvre de Diodore de Sicile (Méditerranée occidentale, Ve-IIIe siècles av. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rhythms, organisation and purpose of the production of Punic coins in precious metals: some new numismatic insights on the nature of the relationship between the Carthaginians and their allies in Western Sicily (mid-4th-mid-3rd c. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La pièce et la plume. La monnaie dans la littérature »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Sarah, A. Déruelle, G. Wikermann-Ribémont et A. Suspène, Dec 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international Local Perspectives on the Grand Narratives of Sicilian Hellenistic History New Approaches to Western Sicilian Communities between Syracuse, Carthage and Rome (c. 340/30 BCE – c. 130 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Kistler, J. Armbrüster, B. Bechtold, S. Frey-Kupper et J. Prag, Oct 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358039v1</w:t>
+                <w:t xml:space="preserve">hal-05358046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du trésor au médaillier : thésaurisation, redécouverte et collection des monnaies puniques à travers le temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Du mot à la pratique. Les chrèmata et la nature de la monnaie et des paiements dans l’œuvre de Diodore de Sicile (Méditerranée occidentale, Ve-IIIe siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutions. Trésors et collections de Rome et d’ailleurs, Atelier organisé dans le cadre du projet « Destins d’objets. La circulation des traces matérielles du passé de l’Antiquité à nos jours »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chr. Mazet, F. Relats-Montserrat et M. Volait, Dec 2024, Roma, Italie</w:t>
+              <w:t xml:space="preserve">Colloque « La pièce et la plume. La monnaie dans la littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Sarah, A. Déruelle, G. Wikermann-Ribémont et A. Suspène, Dec 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358043v1</w:t>
+                <w:t xml:space="preserve">hal-05358039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la monnaie frappée à Carthage : le financement des campagnes siciliennes de 410-405 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la MSH Val de Loire, Axe Monnaie, économie, finance, « Financer la guerre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Sarah, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1262,64 +1262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sphère coulée à la monnaie frappée : expérimentation d'une technique de fabrication monétaire antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVREVS. Le pouvoir de l'or.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Suspène; Frédérique Duyrat; Sylvia Nieto-Pelletier; Maryse Blet-Lemarquand, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1465,64 +1465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometrical analyses of Roman silver coins of the Augustan Age through LA-ICP-MS for the MAN program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthew Ponting, Apr 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,51 +1560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money Talks: Observing Coins to Learn about Greek Coin Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypothèse d’une origine subsaharienne de l’or punique réexaminée à la lumière des analyses élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût punique au prisme de la documentation numismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique du projet « Archéologie et histoire du goût dans les sociétés phénicienne et punique » (AGEMO I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Tahar; Bruno d’Andrea; Marie De Jonghe; Université de Tunis; Laboratoire HSEM, Nov 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,64 +1780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance ordinaire de la Société française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Numismatique, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1856,1247 +1856,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">colloque AVREVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551952v1</w:t>
+                <w:t xml:space="preserve">hal-02564011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carthage. Monnaie et histoire, de la prise de Sélinonte à la Troisième Guerre Punique (409-146 av. n. è.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Région Centre-Val de Loire, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552047v1</w:t>
+                <w:t xml:space="preserve">hal-02551911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Transferts et interactions, IVe-IIIe s. av. n.-è.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ors de Syracuse et de Carthage, du règne d’Agathocle à la fin de la Première Guerre punique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque AVREVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Suspène; IRAMAT - Centre Ernest Babelon; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Département des Monnaies, médailles et antiques de la Bibliothèque nationale de France., Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564011v1</w:t>
+                <w:t xml:space="preserve">hal-02551952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or monnayé romain de la Deuxième Guerre punique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Carthage. Monnaie et histoire, de la prise de Sélinonte à la Troisième Guerre Punique (409-146 av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Suspène; Centre Ernest-Babelon de l’IRAMAT; Bibliothèque nationale de France - Département des Monnaies, médailles et antiques, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Région Centre-Val de Loire, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551911v1</w:t>
+                <w:t xml:space="preserve">hal-02552047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'or monnayé de Carthage entre le milieu du IVe siècle et 146 av. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude AVREVS, CETHIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude AVREVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994921v1</w:t>
+                <w:t xml:space="preserve">hal-02563930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or des Grecs, l’or des Celtes. Regards croisés en Méditerranée occidentale, IVe-IIIe s. av. n.è.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'or monnayé de Carthage entre le milieu du IVe siècle et 146 av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude AVREVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CETHIS, Dec 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude AVREVS, CETHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563930v1</w:t>
+                <w:t xml:space="preserve">hal-02994921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parure grecque au goût des Carthaginois ? Essai de contribution de l’iconographie monétaire à l’étude du goût punique (IVe-IIe s. av. n. è.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une monnaie hybride inédite d’époque augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno d'Andrea; Marie de Jonghe; Mohammed Tahar. </w:t>
+              <w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au prisme des goûts. Sociétés phéniciennes et puniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.247-260, 2025</w:t>
+              <w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.499-508, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357907v1</w:t>
+                <w:t xml:space="preserve">hal-05422986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une monnaie hybride inédite d’époque augustéenne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La parure grecque au goût des Carthaginois ? Essai de contribution de l’iconographie monétaire à l’étude du goût punique (IVe-IIe s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Olivier Hochard; Gerbert-Sylvestre Bouyssou; Franck Wojan. </w:t>
+              <w:t xml:space="preserve">Bruno d'Andrea; Marie de Jonghe; Mohammed Tahar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.499-508, 2025, Scripta Antiqua 191, 978-2-35613-638-1</w:t>
+              <w:t xml:space="preserve">Au prisme des goûts. Sociétés phéniciennes et puniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.247-260, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422986v1</w:t>
+                <w:t xml:space="preserve">hal-05357907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Small Personal Touch. Some Trends in Graffiti on Carthaginian Gold Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress / Vol. I: Greek Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.555 - 562, 2025, 9782503616568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.wsa-eb.5.144911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259688v1</w:t>
+                <w:t xml:space="preserve">hal-05357876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The sources of the first Roman gold coins (3rd century BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t>
+              <w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.343-362, 2023, 978-2-35613-578-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259658v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Carthaginian and Syracusan gold, from the reign of Dionysius the Elder to the end of the First Punic War: a comparative examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Florian Téreygeol. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gehres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en culture. Rapport intermédiaire 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.134-150, 2022</w:t>
+              <w:t xml:space="preserve">AVREVS. Le Pouvoir de l'or / The Power of Gold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.171-197, 2023, 978-2-35613-578-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924320v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Téreygeol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCR Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en culture. Rapport intermédiaire 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-150, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dougga numide : les avancées de la recherche depuis 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamen Sghaïer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khanoussi Mustapha; Mansour Ghaki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exposition "Die Numider", 40 ans après, Bilan et perspectives des recherches sur les Numides. Actes du colloque international, Tunis, 27-29 novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-349, 2021, 978-9973-0974-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3106,573 +3184,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the mint to the coin cabinet: some remarks on the differentiated survival ratios of Carthaginian precious metal coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, CLXXI, pp.39-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sphère coulée à la monnaie frappée. L’utilisation de moules sphériques bivalves pour la production des flans monétaires en argent dans le monde grec (Ve-IIIe siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.83-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le globe d’Octavien : étude numismatique et physico-chimique d’une étrange monnaie de la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (8), pp.306-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et pratiques funéraires préromaines dans la nécropole du Nord-Ouest à Dougga, dans dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Ben Slimène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (56), pp.183-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/antafr.2932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03009467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carthage et l’or africain : une hypothèse réexaminée à la lumière des analyses élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (4), pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des émissions en électrum d’Agathocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (09), pp.314-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3682,419 +3760,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en Culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-05172110v1</w:t>
+                <w:t xml:space="preserve">hal-04852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA-DRAC Nouvelle-Aquitaine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852838v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05172110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. : l’hypothèse des flans produits au moyen de moules sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.319-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de fabrication monétaire en Sicile aux Ve-IIIe s. av. J.-C. : expérimentations portant sur la production de flans sphériques en argent au moyen de moules bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PCR Paléométallurgies et expérimentations Rapport intermédiaire Recherches sur les chaines de production des métaux aux périodes anciennes, CNRS. 2020, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4104,112 +4182,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or monnayé de Carthage à l'époque punique (IVe-IIe siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Artru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : AVREVS. Le pouvoir de l’or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4356,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loepp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05357907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Abidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02438501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loepp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03027355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02564011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02552047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02563930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05357907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.wsa-eb.5.144911" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Abidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02438501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02551894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Becerra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02994915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>