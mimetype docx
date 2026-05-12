--- v0 (2026-03-09)
+++ v1 (2026-05-12)
@@ -262,338 +262,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de question à partir d'analyse sémantique pour l'adaptation non supervisée de modèles de compréhension de documents</w:t>
+                <w:t xml:space="preserve">Génération de questions et paradigme question/réponse pour l’exploration des collections de sciences humaines numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.104-115</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701494v1</w:t>
+                <w:t xml:space="preserve">hal-03846831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de questions et paradigme question/réponse pour l’exploration des collections de sciences humaines numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Antoine</w:t>
+                <w:t xml:space="preserve">Simulation d’erreurs d’OCR dans les systèmes de TAL pour le traitement de données anachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846831v1</w:t>
+                <w:t xml:space="preserve">hal-03701471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’erreurs d’OCR dans les systèmes de TAL pour le traitement de données anachroniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Favre</w:t>
+                <w:t xml:space="preserve">Génération de question à partir d'analyse sémantique pour l'adaptation non supervisée de modèles de compréhension de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.78-87</w:t>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.104-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701471v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to HistText – an Integrated Framework for the Datafication of Massive, Multilingual Digital Corpora. Fifth Annual GHI Conference on Digital Humanities and Digital History</w:t>
               </w:r>
@@ -687,51 +687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question Generation and Answering for exploring Digital Humanities collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,64 +903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferring Modern Named Entity Recognition to the Historical Domain: How to Take the Step?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,273 +1351,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Normalization Issues for Part-of-Speech Tagging of Online Conversational Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heinecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943265v1</w:t>
+                <w:t xml:space="preserve">hal-01943391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Normalization Issues for Part-of-Speech Tagging of Online Conversational Text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation automatique de la satisfaction client à partir de conversations de type &amp;quot;chat&amp;quot; par réseaux de neurones récurrents avec mécanisme d’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943391v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Frame Parsing for Information Extraction : the CALOR corpus</w:t>
               </w:r>
@@ -1629,77 +1629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marzinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation en Actes de Dialogue pour les Conversations d’Assistance en Ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Evaluating Vector Space Representations for NLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.21 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846831v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Nikolaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/2022.0532" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Damnati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marzinotto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perrotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03356464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>