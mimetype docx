--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -451,191 +451,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’effet des pratiques d’hospitalité privée sur les relations accompagnant.e.s-accompagné.e.s,</w:t>
+                <w:t xml:space="preserve">Entre pérennisation de l’urgence et formalisation de l’informel : les enjeux de transformation d’une occupation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Masson-Diez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de la Migration de Mineurs du laboratoire Migrinter (CNRS Université de Poitiers), May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">L’accueil des migrants en ville : les politiques urbaines et les mobilisations citoyennes en question : colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse – Jean-Jaurès, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03885164v1</w:t>
+                <w:t xml:space="preserve">hal-03877339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pérennisation de l’urgence et formalisation de l’informel : les enjeux de transformation d’une occupation citoyenne</w:t>
+                <w:t xml:space="preserve">De l’effet des pratiques d’hospitalité privée sur les relations accompagnant.e.s-accompagné.e.s,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Masson-Diez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accueil des migrants en ville : les politiques urbaines et les mobilisations citoyennes en question : colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse – Jean-Jaurès, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la Migration de Mineurs du laboratoire Migrinter (CNRS Université de Poitiers), May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877339v1</w:t>
+                <w:t xml:space="preserve">halshs-03885164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement d'exilés se déclarant Mineurs Non Accompagnés : institutions et collectifs bénévoles en tensions ?</w:t>
               </w:r>
@@ -1033,263 +1033,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région. L'hospitalité en questions. Journée d’études du 10 juin 2024</w:t>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région : l'hospitalité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+                <w:t xml:space="preserve">Léa Gouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.101</w:t>
+              <w:t xml:space="preserve">2025, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504501v1</w:t>
+                <w:t xml:space="preserve">hal-05474831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région : l'hospitalité en questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région. L'hospitalité en questions. Journée d’études du 10 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 101 p</w:t>
+              <w:t xml:space="preserve">2025, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474831v1</w:t>
+                <w:t xml:space="preserve">hal-05504501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Petit Séminaire à Air Bel, une histoire de rénovation urbaine</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D51088C4"/>
+    <w:nsid w:val="6C12F88D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1926,51 +1926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-3972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson Diez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-3972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson Diez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>