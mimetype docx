--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1033,263 +1033,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région : l'hospitalité en questions</w:t>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région. L'hospitalité en questions. Journée d’études du 10 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, 101 p</w:t>
+              <w:t xml:space="preserve">2025, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474831v1</w:t>
+                <w:t xml:space="preserve">hal-05504501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région. L'hospitalité en questions. Journée d’études du 10 juin 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueillir à Marseille et dans sa région : l'hospitalité en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Baudier</w:t>
+                <w:t xml:space="preserve">Léa Gouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.101</w:t>
+              <w:t xml:space="preserve">2025, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504501v1</w:t>
+                <w:t xml:space="preserve">hal-05474831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Petit Séminaire à Air Bel, une histoire de rénovation urbaine</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C12F88D"/>
+    <w:nsid w:val="117B2EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1926,51 +1926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-3972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson Diez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-baudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-3972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Spire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barth&#233;lemi Debost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson Diez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gouley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03820551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spire Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>