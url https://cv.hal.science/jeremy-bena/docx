--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -803,495 +803,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759041v1</w:t>
+                <w:t xml:space="preserve">hal-04415718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415718v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditional judgment procedure for probing evaluative conditioning effects in the absence of feelings of remembering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Valence Matching in the Truth-by-Repetition Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Stahl</w:t>
+                <w:t xml:space="preserve">Adrien Mierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mierop</w:t>
+                <w:t xml:space="preserve">Douglas Bancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Unkelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-023-02081-w⟩</w:t>
+              <w:t xml:space="preserve">Social Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/soco.2023.41.2.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415721v1</w:t>
+                <w:t xml:space="preserve">hal-04415723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Valence Matching in the Truth-by-Repetition Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A conditional judgment procedure for probing evaluative conditioning effects in the absence of feelings of remembering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mierop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Unkelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.193-207. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/soco.2023.41.2.193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-023-02081-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415723v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting dissociation hypotheses with a structural fit approach: The case of the prepared reflex framework</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Melnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,51 +1511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Unkelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1706,77 +1706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Intranasal Oxytocin Research Be Trusted? A Systematic Review of the Interactive Effects of Intranasal Oxytocin on Psychosocial Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mierop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,64 +1853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de vérité induit par la répétition : revue critique de l'hypothèse de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119 (3), pp.397-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2071,311 +2071,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth beliefs can be evaluatively conditioned</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fournier Bernard</w:t>
+                <w:t xml:space="preserve">What is Evaluative Conditioning Anyway?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Unkelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500481v1</w:t>
+                <w:t xml:space="preserve">hal-05569433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition increases perceived truth of interpersonal statements from both politically congruent and incongruent sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Mattavelli</w:t>
+                <w:t xml:space="preserve">Truth beliefs can be evaluatively conditioned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fournier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayan Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500497v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repetition increases perceived truth of interpersonal statements from both politically congruent and incongruent sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mattavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Unkelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repetition-Induced Conspiracism? Initial Evidence from Analyses of Two Large-Scale Surveys of the French General Public on Conspiracism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2385,114 +2473,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de vérité, attribution incorrecte de la familiarité à la vérité ou mise en correspondance avec les contenus récupérés en mémoire ? Étude des effets modérateurs de la division de l’attention et du délai, et généralisation de l’effet de vérité au conspirationnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020TOU20048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03560773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2560,51 +2648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C1EE00D"/>
+    <w:nsid w:val="8FA86D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>