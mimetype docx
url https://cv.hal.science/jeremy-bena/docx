--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -595,443 +595,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does co-occurrence information influence evaluations beyond relational meaning? An investigation using self-reported and mouse-tracking measures of attitudinal ambivalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001308⟩</w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415724v1</w:t>
+                <w:t xml:space="preserve">hal-04415718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You won't believe it! Truth judgments for clickbait headlines benefit (but less so) from prior exposure</w:t>
+                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.4134⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415717v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does co-occurrence information influence evaluations beyond relational meaning? An investigation using self-reported and mouse-tracking measures of attitudinal ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.968-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415718v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
+                <w:t xml:space="preserve">You won't believe it! Truth judgments for clickbait headlines benefit (but less so) from prior exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terrier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1418-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acp.4134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759041v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Valence Matching in the Truth-by-Repetition Effect</w:t>
               </w:r>
@@ -1271,235 +1271,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting dissociation hypotheses with a structural fit approach: The case of the prepared reflex framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Implicit Bias” Wording Is a Relic. Let’s Move On and Study Unconscious Social Categorization Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104297⟩</w:t>
+              <w:t xml:space="preserve">Psychological Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1047840X.2022.2106754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415730v1</w:t>
+                <w:t xml:space="preserve">hal-04415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Implicit Bias” Wording Is a Relic. Let’s Move On and Study Unconscious Social Categorization Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting dissociation hypotheses with a structural fit approach: The case of the prepared reflex framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Melnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Inquiry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (3), pp.167-172. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.104297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1047840X.2022.2106754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415732v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Tests Replicate Corneille et al.’s (2020) Fake News by Repetition Effect</w:t>
               </w:r>
@@ -1853,64 +1853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de vérité induit par la répétition : revue critique de l'hypothèse de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119 (3), pp.397-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,216 +1970,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for US valence without memory for US identity? Decomposing contingency memory in evaluative conditioning with a multinomial modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karoline Corinna Bading</w:t>
+                <w:t xml:space="preserve">What is Evaluative Conditioning Anyway?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klaus Rothermund</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Unkelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534342v1</w:t>
+                <w:t xml:space="preserve">hal-05569433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Evaluative Conditioning Anyway?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
+                <w:t xml:space="preserve">Memory for US valence without memory for US identity? Decomposing contingency memory in evaluative conditioning with a multinomial modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Corinna Bading</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Unkelbach</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Rothermund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569433v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth beliefs can be evaluatively conditioned</w:t>
               </w:r>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition-Induced Conspiracism? Initial Evidence from Analyses of Two Large-Scale Surveys of the French General Public on Conspiracism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2648,51 +2648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA86D9A"/>
+    <w:nsid w:val="EBD5AE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2879,51 +2879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>