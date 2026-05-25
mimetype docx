--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -595,443 +595,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does co-occurrence information influence evaluations beyond relational meaning? An investigation using self-reported and mouse-tracking measures of attitudinal ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.968-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415718v1</w:t>
+                <w:t xml:space="preserve">hal-04415724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
+                <w:t xml:space="preserve">You won't believe it! Truth judgments for clickbait headlines benefit (but less so) from prior exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terrier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1418-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.4134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759041v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does co-occurrence information influence evaluations beyond relational meaning? An investigation using self-reported and mouse-tracking measures of attitudinal ambivalence</w:t>
+                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mauclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (4), pp.968-992. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415724v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You won't believe it! Truth judgments for clickbait headlines benefit (but less so) from prior exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instruction-based Replication Studies Raise Challenging Questions for Psychological Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (6), pp.1418-1429. </w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acp.4134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/collabra.82234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415717v1</w:t>
+                <w:t xml:space="preserve">hal-04415718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Valence Matching in the Truth-by-Repetition Effect</w:t>
               </w:r>
@@ -1271,235 +1271,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Implicit Bias” Wording Is a Relic. Let’s Move On and Study Unconscious Social Categorization Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting dissociation hypotheses with a structural fit approach: The case of the prepared reflex framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Melnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Inquiry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1047840X.2022.2106754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.104297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415732v1</w:t>
+                <w:t xml:space="preserve">hal-04415730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting dissociation hypotheses with a structural fit approach: The case of the prepared reflex framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Implicit Bias” Wording Is a Relic. Let’s Move On and Study Unconscious Social Categorization Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corneille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100, pp.104297. </w:t>
+              <w:t xml:space="preserve">Psychological Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1047840X.2022.2106754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415730v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Tests Replicate Corneille et al.’s (2020) Fake News by Repetition Effect</w:t>
               </w:r>
@@ -1853,64 +1853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de vérité induit par la répétition : revue critique de l'hypothèse de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119 (3), pp.397-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition-Induced Conspiracism? Initial Evidence from Analyses of Two Large-Scale Surveys of the French General Public on Conspiracism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2648,51 +2648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBD5AE96"/>
+    <w:nsid w:val="62CBA7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2879,51 +2879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9216-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaren Aray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106366" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Lacassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241248138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattavelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.82234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mierop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bancu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2023.41.2.193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-023-02081-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melnikoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2022.2106754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02896468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620921525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Corinna Bading" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Barth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Rothermund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fournier Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayan Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03560773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU20048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>