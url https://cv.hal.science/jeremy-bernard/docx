--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -953,529 +953,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schoetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Amossé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t>
+              <w:t xml:space="preserve">Climate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02157105v1</w:t>
+                <w:t xml:space="preserve">hal-02006035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Air Temperature Measurement: A Semi-Empirical Model to Characterize Shelter Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schoetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.26. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cli7020026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006035v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02157105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Design a Park and Its Surrounding Urban Morphology to Optimize the Spreading of Cool Air?</w:t>
+                <w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morille</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueyao Zhang</w:t>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Palominos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cli6010010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706788v2</w:t>
+                <w:t xml:space="preserve">halshs-01831117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t>
+                <w:t xml:space="preserve">How to Design a Park and Its Surrounding Urban Morphology to Optimize the Spreading of Cool Air?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Palominos</w:t>
+                <w:t xml:space="preserve">Xueyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cli6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01831117v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pavement-watering thermal model for SOLENE-microclimat: development and evaluation</w:t>
               </w:r>
@@ -1487,64 +1487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1604,77 +1604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Palominos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,90 +1721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban heat island temporal and spatial variations: Empirical modeling from geographical and meteorological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.423-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,77 +1851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new urban soil model for SOLENE-microclimat: Review, sensitivity analysis and validation on a car park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,394 +2236,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">SAGEO2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417693v1</w:t>
+                <w:t xml:space="preserve">hal-05082678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347233v1</w:t>
+                <w:t xml:space="preserve">hal-05417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surchauffe urbaine et vulnérabilité des populations : analyse croisée des données socio-économiques et des Zones Climatiques Locales pour un échantillon de villes françaises</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082678v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban morphology at 60m resolution over Europe using Geoclimate and OpenStreetMap</w:t>
               </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gousseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,64 +3802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3910,77 +3910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-empirical model to characterize the error of air temperature measurement induced by the shelter used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4048,64 +4048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,51 +4156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de reconstitution de la température d'air d'un site urbain à partir de données météorologiques de site rural et de données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4644,77 +4644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kéravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Oct 2014, Venise, Italy</w:t>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oulmouden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Lindberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Oswald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-5703-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706788v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6010010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790917v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.04.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629430v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocher Erwan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940691v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Revaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01449935v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oulmouden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane M'Saouri El Bat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Lindberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Oswald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-5703-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal K&#233;ravec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli7020026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706788v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6010010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790917v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.04.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630175v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629430v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141712v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernab&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu-" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wurtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocher Erwan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15984" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940691v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Revaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musy Marjorie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01449935v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECDN0006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>