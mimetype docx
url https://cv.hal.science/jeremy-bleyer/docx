--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -295,1014 +295,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Mourad</w:t>
+                <w:t xml:space="preserve">Bridging Overlapping 2D Coarse and Fine Meshes Within the Phase Field Fracture Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528107v4</w:t>
+                <w:t xml:space="preserve">hal-05059883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic generalized standard materials and risk-averse effective behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack S Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 195, pp.105952. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076581v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
+                <w:t xml:space="preserve">Multi-physics modelling of 3D-printed concrete evolution in environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+                <w:t xml:space="preserve">Alice Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack S Hale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.14449⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.107918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735022v3</w:t>
+                <w:t xml:space="preserve">hal-05068590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics modelling of 3D-printed concrete evolution in environmental conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196, pp.107918. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068590v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528107v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone masonry floor systems for low environmental impact structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic generalized standard materials and risk-averse effective behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114017⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.105952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407950v1</w:t>
+                <w:t xml:space="preserve">hal-04076581v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-Driven-based homogenization method to simulate the anisotropic damage of brittle heterogeneous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 437, pp.117747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2025.117747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Elastoplasticity with Implicit Layers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stone masonry floor systems for low environmental impact structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Navaro Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 444, pp.118145. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.114017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029738v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of softening plasticity with the cumulative plastic strain-rate gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Elastoplasticity with Implicit Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105923⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 444, pp.118145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767390v1</w:t>
+                <w:t xml:space="preserve">hal-05029738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Overlapping 2D Coarse and Fine Meshes Within the Phase Field Fracture Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Regularization of softening plasticity with the cumulative plastic strain-rate gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (9), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.105923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059883v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel phase field fracture simulations on supercomputers: towards multi-billion degree-of-freedom computations</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,248 +1412,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating the Adaptive Eyre–Milton FFT-based method for infinitely double contrasted media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dolbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.251-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554775v1</w:t>
+                <w:t xml:space="preserve">hal-04802224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Adaptive Eyre–Milton FFT-based method for infinitely double contrasted media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dolbeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 352 (G1), pp.251-267. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 427, pp.117012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802224v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergranular stress and plastic strain formation during laser scanning of an additively manufactured stainless steel: an experimentally-driven thermomechanical simulation study</w:t>
               </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,1296 +1763,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and limit analysis of reinforced concrete with an equilibrium-based finite element formulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk-averse estimates of effective properties in heterogeneous elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107095⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (G1), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157914v1</w:t>
+                <w:t xml:space="preserve">hal-03964172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the failure load of high-rise reinforced concrete walls under fire loading using the yield design approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+                <w:t xml:space="preserve">Elastoplastic and limit analysis of reinforced concrete with an equilibrium-based finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2022.12.070⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.107095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937857v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-averse estimates of effective properties in heterogeneous elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Evaluating the failure load of high-rise reinforced concrete walls under fire loading using the yield design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingguan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351 (G1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.934-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2022.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964172v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent derivation of stress-based generalized models in elastodynamics: application to layerwise plate models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of conic programming in non-smooth mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111077⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02105-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348209v1</w:t>
+                <w:t xml:space="preserve">hal-03553836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural robustness quantification through the characterization of disproportionate collapse compared to the initial local failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Brach</w:t>
+                <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.113869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668563v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils de calculs innovants dans l'ingénierie de génie civil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum damage analysis of delamination in composite laminates using a stress-based layerwise plate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976385v1</w:t>
+                <w:t xml:space="preserve">hal-03639729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybridized Mixed Approach for Efficient Stress Prediction in a Layerwise Plate Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Salha</w:t>
+                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math10101711⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676500v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscous active shell theory of the cell cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hudson Borja da Rocha</w:t>
+                <w:t xml:space="preserve">Consistent derivation of stress-based generalized models in elastodynamics: application to layerwise plate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Turlier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.104876. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403141v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural robustness quantification through the characterization of disproportionate collapse compared to the initial local failure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'outils de calculs innovants dans l'ingénierie de génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bâtiments et construction en transition, 2, pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673485v1</w:t>
+                <w:t xml:space="preserve">hal-03976385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of conic programming in non-smooth mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A viscous active shell theory of the cell cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hudson Borja da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02105-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553836v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage analysis of delamination in composite laminates using a stress-based layerwise plate model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+                <w:t xml:space="preserve">A Hybridized Mixed Approach for Efficient Stress Prediction in a Layerwise Plate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.111611. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math10101711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639729v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of load-bearing capacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel upper bound finite-element for the limit analysis of plates and shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (3), pp.1367-1383. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-021-02923-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270638v1</w:t>
+                <w:t xml:space="preserve">hal-03306248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated formulation and resolution of limit analysis problems</w:t>
               </w:r>
@@ -3123,187 +3067,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel upper bound finite-element for the limit analysis of plates and shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization of load-bearing capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.104378. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp.1367-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-021-02923-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306248v1</w:t>
+                <w:t xml:space="preserve">hal-03270638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual finite-element analysis using second-order cone programming for structures including contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 208, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,77 +3350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical upper bounds to the ultimate load bearing capacity of three‐dimensional reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (16), pp.2216-2240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,77 +3480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221, pp.111041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3688,64 +3688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122 (1), pp.270-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3779,90 +3779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh-adapted stress analysis of multilayered plates using a layerwise model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3909,51 +3909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MFrontGenericInterfaceSupport project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tero Frondelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,339 +4154,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities on crack propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okan Yilmaz</w:t>
+                <w:t xml:space="preserve">Yield design-based numerical analysis of three-dimensional reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-017-0239-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (18), pp.2177-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571293v1</w:t>
+                <w:t xml:space="preserve">hal-01855342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield design-based numerical analysis of three-dimensional reinforced concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field modeling of anisotropic brittle fracture including several damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2850⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 336, pp.213--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855342v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling of anisotropic brittle fracture including several damage mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of heterogeneities on crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 336, pp.213--236. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209 (1-2), pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-017-0239-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736465v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of rough surfaces in adhesive normal contact</w:t>
               </w:r>
@@ -4557,183 +4557,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the simulation of viscoplastic fluid flows using interior-point methods</w:t>
+                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 330, pp.368-394. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672045v1</w:t>
+                <w:t xml:space="preserve">hal-01849299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced materials</w:t>
+                <w:t xml:space="preserve">Advances in the simulation of viscoplastic fluid flows using interior-point methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 330, pp.368-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849299v1</w:t>
+                <w:t xml:space="preserve">hal-01672045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid discretization methods with adaptive yield surface detection for Bingham pipe flows</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbranching instability in phase-field modelling of dynamic brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (15), pp.151903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204 (1), pp.79--100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to the yield strength of shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.178-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,525 +5363,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+                <w:t xml:space="preserve">Efficient numerical computations of yield stress fluid flows using second-order cone programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.599 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069919v2</w:t>
+                <w:t xml:space="preserve">hal-01081508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking-free discontinuous finite elements for the upper bound yield design of thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh Van Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (12), pp.894-913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure design of high-rise concrete panels under fire loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Themed issue on direct methods - part two, 168 (4), pp.178-185. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/eacm.14.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283598v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical computations of yield stress fluid flows using second-order cone programming</w:t>
+                <w:t xml:space="preserve">Failure design of high-rise concrete panels under fire loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 283, pp.599 - 614. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Themed issue on direct methods - part two, 168 (4), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/eacm.14.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081508v1</w:t>
+                <w:t xml:space="preserve">hal-01283598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bound static approach for the yield design of thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (11), pp.814-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5909,161 +5909,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational homogenization approach for the yield design of periodic thin plates. Part I: Construction of the macroscopic strength criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Breakage of non-Newtonian character in flow through a porous medium: Evidence from numerical simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (13), pp.2448-2459. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.063018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987435v1</w:t>
+                <w:t xml:space="preserve">hal-01055574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational homogenization approach for the yield design of periodic thin plates. Part II : Upper bound yield design calculation of the homogenized structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (13), pp.2460-2469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6091,118 +6091,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakage of non-Newtonian character in flow through a porous medium: Evidence from numerical simulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A computational homogenization approach for the yield design of periodic thin plates. Part I: Construction of the macroscopic strength criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.063018. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (13), pp.2448-2459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055574v1</w:t>
+                <w:t xml:space="preserve">hal-00987435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound limit analysis of plates using a rotation-free isogeometric approach</w:t>
               </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thai Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,161 +6299,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface approximation for lower and upper bound yield design of 3d composite frame structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A greedy algorithm for yield surface approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp. 86-98. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (8), pp.605-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870789v1</w:t>
+                <w:t xml:space="preserve">hal-00850868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of non-conforming finite elements for the upper bound limit analysis of plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (3), pp.308-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6493,118 +6493,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A greedy algorithm for yield surface approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Yield surface approximation for lower and upper bound yield design of 3d composite frame structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 341 (8), pp.605-615. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp. 86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850868v1</w:t>
+                <w:t xml:space="preserve">hal-00870789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6616,532 +6616,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Constitutive Modeling with FEniCSx and JAX</w:t>
+                <w:t xml:space="preserve">Implicit automatic differentiation and implicit layers for constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack S. Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268010v1</w:t>
+                <w:t xml:space="preserve">hal-05268008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit automatic differentiation and implicit layers for constitutive modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Une méthode multi-échelle basée sur les données pour la simulation de l'endommagement anisotrope des structures hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268008v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode multi-échelle basée sur les données pour la simulation de l'endommagement anisotrope des structures hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Multi-physics Modelling of the Influence of Environmental Conditions on the Hardened Properties of 3D-printed Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Sim-AM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMNE, Sep 2025, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313156v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'équation de Lippmann-Schwinger à la propagation des ondes acoustiques de Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics Modelling of the Influence of Environmental Conditions on the Hardened Properties of 3D-printed Concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiable Constitutive Modeling with FEniCSx and JAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack S. Hale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-AM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMNE, Sep 2025, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">FEniCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269178v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable constitutive modeling in a machine learning-compatible framework</w:t>
               </w:r>
@@ -7259,247 +7259,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-échelle basée sur les données pour la prédiction de l'endommagement anisotrope des structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goustan Bacquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611058v1</w:t>
+                <w:t xml:space="preserve">hal-04611029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-échelle basée sur les données pour la prédiction de l'endommagement anisotrope des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611029v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation stochastique des matériaux standards généralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,90 +7524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for expressing general constitutive models in FEniCSx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization applied to uncertain limit analysis and optimal plastic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7822,77 +7822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation thermodynamique et cadre variationnel pour des modèles d'élastoplasticité à état critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goustan Bacquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7924,1012 +7924,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPHASE CONTINUA FOR FIBER-REINFORCED MATERIALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOPOLOGY OPTIMIZATION OF LOAD BEARING CAPACITY FOR STRUCTURES WITH DIFFERENT TENSILE/COMPRESSIVE STRENGTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148134v1</w:t>
+                <w:t xml:space="preserve">hal-03148136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mgis.fenics: Coupling MFront and FEniCS for complex solid mechanics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mgis.fenics Part II: Cosserat media in small deformation with mgis.fenics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dancheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495232⟩</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196914v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFRONT: AN OPEN-SOURCE CODE GENERATOR FOR COMPLEX CONSTITUTIVE LAWS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIPHASE CONTINUA FOR FIBER-REINFORCED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148143v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAGE ANALYSIS OF MULTILAYERED PLATES USING THE SCLS1 LAYERWISE MODEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+                <w:t xml:space="preserve">mgis.fenics: Coupling MFront and FEniCS for complex solid mechanics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dancheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148137v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the formulation and resolution of convex variational problems with the fenics_optim package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DAMAGE ANALYSIS OF MULTILAYERED PLATES USING THE SCLS1 LAYERWISE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196894v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPOLOGY OPTIMIZATION OF LOAD BEARING CAPACITY FOR STRUCTURES WITH DIFFERENT TENSILE/COMPRESSIVE STRENGTHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leyla Mourad</w:t>
+                <w:t xml:space="preserve">MFRONT: AN OPEN-SOURCE CODE GENERATOR FOR COMPLEX CONSTITUTIVE LAWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentien Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148136v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mgis.fenics Part II: Cosserat media in small deformation with mgis.fenics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating the formulation and resolution of convex variational problems with the fenics_optim package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495655.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196906v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-linear constitutive material laws in FEniCS with MFront</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Analyse duale des structures en contact par une méthode de point intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boustani Chadi El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club-U MFront 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320418v1</w:t>
+                <w:t xml:space="preserve">hal-04824656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse duale des structures en contact par une méthode de point intérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+                <w:t xml:space="preserve">Modelling non-linear constitutive material laws in FEniCS with MFront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Club-U MFront 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824656v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Limit State Design of three-dimensional reinforced concrete structures: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field Modeling of Anisotropic Brittle Fracture in Fiber-reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9138,532 +9138,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield design based numerical analysis of three-dimensional reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCS 2017 - Computational Modeling of Complex Materials across the Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4th international conference on Mechanical Models in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434342v1</w:t>
+                <w:t xml:space="preserve">hal-01738638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact de surfaces rugueuses et instabilités en présence d'adhésion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupture dynamique de matériaux fragiles en milieu hétérogène par un modèle à gradient d'endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899328v1</w:t>
+                <w:t xml:space="preserve">hal-01899358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour le calcul à la rupture des structures de génie civil</w:t>
+                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CMCS 2017 - Computational Modeling of Complex Materials across the Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625645v1</w:t>
+                <w:t xml:space="preserve">hal-02434342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbranching instability using a variational phase-field model</w:t>
+                <w:t xml:space="preserve">Méthodes numériques pour le calcul à la rupture des structures de génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2017 Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625627v1</w:t>
+                <w:t xml:space="preserve">hal-01625645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield design based numerical analysis of three-dimensional reinforced concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+                <w:t xml:space="preserve">Contact de surfaces rugueuses et instabilités en présence d'adhésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Mechanical Models in Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738638v1</w:t>
+                <w:t xml:space="preserve">hal-01899328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture dynamique de matériaux fragiles en milieu hétérogène par un modèle à gradient d'endommagement</w:t>
+                <w:t xml:space="preserve">Microbranching instability using a variational phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2017 Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899358v1</w:t>
+                <w:t xml:space="preserve">hal-01625627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational phase field model for brittle fracture : insights on dynamic crack branching and propagation in heterogeneous media</w:t>
               </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC15 – 15th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,64 +9826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield design computations on homogenized periodic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp. 1908-1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9908,64 +9908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield design of axisymmetric multilayered shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10137,64 +10137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComGeoIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Poland. pp.484-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10219,64 +10219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A majoration method to obtain true upper bounds for the limit analysis of von Mises plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Durham, United Kingdom. pp.16-CM13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10441,77 +10441,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10581,51 +10581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,64 +10695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic, Plastic and Yield Design of Reinforced Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10932,64 +10932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit Analysis of Complex 3D Steel Structures Using Second-Order Cone Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Methods - Methodological Progress and Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-62, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,265 +11017,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Analysis of Plates</w:t>
+                <w:t xml:space="preserve">Numerical Yield Design Analysis of High-Rise Reinforced Concrete Walls in Fire Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2017, 978-3-662-53605-6. </w:t>
+              <w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, pp.143-161, 2017, 978-3-319-59810-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_135-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690391v1</w:t>
+                <w:t xml:space="preserve">hal-01583109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Yield Design Analysis of High-Rise Reinforced Concrete Walls in Fire Conditions</w:t>
+                <w:t xml:space="preserve">Limit Analysis of Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Cham, pp.143-161, 2017, 978-3-319-59810-9. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, 978-3-662-53605-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_135-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583109v1</w:t>
+                <w:t xml:space="preserve">hal-01690391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Design of Periodically Heterogeneous Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11358,90 +11358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack S Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,103 +11476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11947,51 +11947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB79CCB"/>
+    <w:nsid w:val="F9181476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12178,51 +12178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bleyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-9921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05495183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04076581v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105952" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05068590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107918" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro Auburtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lou&#235;rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04908843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05029738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05059883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04907614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00280-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04802224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Khalil Ferradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03937857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguan Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.12.070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03964172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03348209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03976385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03676500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Salha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10101711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03403141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Borja da Rocha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104876" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03553836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02105-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03639729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111611" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02570860v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106341" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03306248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02428540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Boustani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109892" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02977801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02884021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02388646v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02612588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0142-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02552891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Frondelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yashchuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01872683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio O&#241;ate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Galindo Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yilmaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0239-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01855342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01736465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1556-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01672045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01849299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698983v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0745-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01485340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichao Sheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W Sloan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01508202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0163-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Andrieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01303348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Van Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4912" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/eacm.14.00028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4776" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987435v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01055574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thai Chien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Vinh Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40540-014-0012-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4460" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AC738CBC62F76C2CE9E88962D0100F9E8EBDA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04239714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196914v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Russo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentien Marois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495655.v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Alonso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Barton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495241" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02320418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustani Chadi El" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738638v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Buhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00860900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03168914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02164718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04338471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02906864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48834-5_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01690391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_135-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115853v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12928-0_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01306140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03621611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04804726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bleyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-9921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05495183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05059883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05068590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04076581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04908843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro Auburtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lou&#235;rat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05029738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04907614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00280-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04802224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03964172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Khalil Ferradi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03937857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.12.070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03553836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02105-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03639729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03348209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03976385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03403141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Borja da Rocha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03676500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Salha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10101711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03306248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02570860v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106341" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02428540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Boustani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109892" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02977801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02884021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02388646v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02612588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0142-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02552891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Frondelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yashchuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01872683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio O&#241;ate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Galindo Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01855342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01736465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yilmaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0239-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1556-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01849299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01672045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698983v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0745-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01485340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichao Sheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W Sloan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01508202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0163-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Andrieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01303348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Van Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4912" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/eacm.14.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4776" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01055574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thai Chien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Vinh Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40540-014-0012-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4460" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AC738CBC62F76C2CE9E88962D0100F9E8EBDA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04239714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Alonso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Barton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Russo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentien Marois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495655.v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustani Chadi El" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02320418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899358v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Buhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00860900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03168914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02164718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04338471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02906864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48834-5_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583109v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01690391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_135-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115853v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12928-0_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01306140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03621611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04804726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>