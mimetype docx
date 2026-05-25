--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -295,248 +295,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Overlapping 2D Coarse and Fine Meshes Within the Phase Field Fracture Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic generalized standard materials and risk-averse effective behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (9), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.105952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.70043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059883v1</w:t>
+                <w:t xml:space="preserve">hal-04076581v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
+                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack S Hale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.14449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735022v3</w:t>
+                <w:t xml:space="preserve">hal-03528107v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of 3D-printed concrete evolution in environmental conditions</w:t>
               </w:r>
@@ -561,748 +552,757 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 196, pp.107918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Mourad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Nseir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack S Hale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528107v4</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic generalized standard materials and risk-averse effective behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">A Data-Driven-based homogenization method to simulate the anisotropic damage of brittle heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 195, pp.105952. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 437, pp.117747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.117747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076581v3</w:t>
+                <w:t xml:space="preserve">hal-04908843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven-based homogenization method to simulate the anisotropic damage of brittle heterogeneous structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stone masonry floor systems for low environmental impact structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Navaro Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.117747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.114017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908843v1</w:t>
+                <w:t xml:space="preserve">hal-05407950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone masonry floor systems for low environmental impact structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Elastoplasticity with Implicit Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.114017. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 444, pp.118145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Elastoplasticity with Implicit Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularization of softening plasticity with the cumulative plastic strain-rate gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118145⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.105923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029738v1</w:t>
+                <w:t xml:space="preserve">hal-04767390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of softening plasticity with the cumulative plastic strain-rate gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bacquaert</w:t>
+                <w:t xml:space="preserve">Bridging Overlapping 2D Coarse and Fine Meshes Within the Phase Field Fracture Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.105923. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767390v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel phase field fracture simulations on supercomputers: towards multi-billion degree-of-freedom computations</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,64 +1431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the Adaptive Eyre–Milton FFT-based method for infinitely double contrasted media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352 (G1), pp.251-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,64 +1522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FFT-based adaptive polarization method for infinitely contrasted media with guaranteed convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Guillermo Santos Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,1547 +1763,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-averse estimates of effective properties in heterogeneous elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastoplastic and limit analysis of reinforced concrete with an equilibrium-based finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.171⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.107095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964172v1</w:t>
+                <w:t xml:space="preserve">hal-04157914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and limit analysis of reinforced concrete with an equilibrium-based finite element formulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Evaluating the failure load of high-rise reinforced concrete walls under fire loading using the yield design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingguan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107095⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.934-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2022.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157914v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the failure load of high-rise reinforced concrete walls under fire loading using the yield design approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+                <w:t xml:space="preserve">Risk-averse estimates of effective properties in heterogeneous elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.934-946. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (G1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2022.12.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937857v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of conic programming in non-smooth mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent derivation of stress-based generalized models in elastodynamics: application to layerwise plate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02105-z⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553836v1</w:t>
+                <w:t xml:space="preserve">hal-03348209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural robustness quantification through the characterization of disproportionate collapse compared to the initial local failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Desprez</w:t>
+                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Orcesi</w:t>
+                <w:t xml:space="preserve">Stella Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.113869. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673485v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage analysis of delamination in composite laminates using a stress-based layerwise plate model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'outils de calculs innovants dans l'ingénierie de génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bâtiments et construction en transition, 2, pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639729v1</w:t>
+                <w:t xml:space="preserve">hal-03976385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stella Brach</w:t>
+                <w:t xml:space="preserve">A viscous active shell theory of the cell cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hudson Borja da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668563v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent derivation of stress-based generalized models in elastodynamics: application to layerwise plate models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+                <w:t xml:space="preserve">A Hybridized Mixed Approach for Efficient Stress Prediction in a Layerwise Plate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math10101711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348209v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils de calculs innovants dans l'ingénierie de génie civil</w:t>
+                <w:t xml:space="preserve">Applications of conic programming in non-smooth mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02105-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976385v1</w:t>
+                <w:t xml:space="preserve">hal-03553836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscous active shell theory of the cell cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hudson Borja da Rocha</w:t>
+                <w:t xml:space="preserve">Continuum damage analysis of delamination in composite laminates using a stress-based layerwise plate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Turlier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104876⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403141v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybridized Mixed Approach for Efficient Stress Prediction in a Layerwise Plate Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural robustness quantification through the characterization of disproportionate collapse compared to the initial local failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Hajj Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Salha</w:t>
+                <w:t xml:space="preserve">Cédric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.1711. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.113869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math10101711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676500v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel upper bound finite-element for the limit analysis of plates and shells</w:t>
+                <w:t xml:space="preserve">Automated formulation and resolution of limit analysis problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104378⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.106341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306248v1</w:t>
+                <w:t xml:space="preserve">hal-02570860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated formulation and resolution of limit analysis problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization of load-bearing capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 243, pp.106341. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp.1367-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-021-02923-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570860v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of load-bearing capacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel upper bound finite-element for the limit analysis of plates and shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (3), pp.1367-1383. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-021-02923-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270638v1</w:t>
+                <w:t xml:space="preserve">hal-03306248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual finite-element analysis using second-order cone programming for structures including contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 208, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,77 +3350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical upper bounds to the ultimate load bearing capacity of three‐dimensional reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (16), pp.2216-2240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3448,157 +3448,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and limit analysis of 3D steel assemblies using second-order cone programming and dual finite-elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadi El Boustani</w:t>
+                <w:t xml:space="preserve">Mesh-adapted stress analysis of multilayered plates using a layerwise model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Salha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221, pp.111041. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-0142-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884021v1</w:t>
+                <w:t xml:space="preserve">hal-02612588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the formulation and resolution of convex variational problems: applications from image processing to computational mechanics</w:t>
               </w:r>
@@ -3688,64 +3675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122 (1), pp.270-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,187 +3760,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-adapted stress analysis of multilayered plates using a layerwise model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Salha</w:t>
+                <w:t xml:space="preserve">Elastoplastic and limit analysis of 3D steel assemblies using second-order cone programming and dual finite-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.111041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-0142-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612588v1</w:t>
+                <w:t xml:space="preserve">hal-02884021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MFrontGenericInterfaceSupport project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tero Frondelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,339 +4154,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield design-based numerical analysis of three-dimensional reinforced concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+                <w:t xml:space="preserve">Influence of heterogeneities on crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2850⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209 (1-2), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-017-0239-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855342v1</w:t>
+                <w:t xml:space="preserve">hal-01571293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling of anisotropic brittle fracture including several damage mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield design-based numerical analysis of three-dimensional reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (18), pp.2177-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736465v1</w:t>
+                <w:t xml:space="preserve">hal-01855342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities on crack propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field modeling of anisotropic brittle fracture including several damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 209 (1-2), pp.77-90. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 336, pp.213--236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-017-0239-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571293v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of rough surfaces in adhesive normal contact</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbranching instability in phase-field modelling of dynamic brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (15), pp.151903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204 (1), pp.79--100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to the yield strength of shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.178-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,525 +5363,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical computations of yield stress fluid flows using second-order cone programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081508v1</w:t>
+                <w:t xml:space="preserve">hal-01069919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking-free discontinuous finite elements for the upper bound yield design of thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canh Van Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (12), pp.894-913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+                <w:t xml:space="preserve">Failure design of high-rise concrete panels under fire loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Themed issue on direct methods - part two, 168 (4), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/eacm.14.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069919v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure design of high-rise concrete panels under fire loading</w:t>
+                <w:t xml:space="preserve">Efficient numerical computations of yield stress fluid flows using second-order cone programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Civil Engineers: Engineering and Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Themed issue on direct methods - part two, 168 (4), pp.178-185. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.599 - 614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/eacm.14.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283598v1</w:t>
+                <w:t xml:space="preserve">hal-01081508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bound static approach for the yield design of thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (11), pp.814-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakage of non-Newtonian character in flow through a porous medium: Evidence from numerical simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,64 +6006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational homogenization approach for the yield design of periodic thin plates. Part II : Upper bound yield design calculation of the homogenized structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (13), pp.2460-2469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,64 +6097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational homogenization approach for the yield design of periodic thin plates. Part I: Construction of the macroscopic strength criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (13), pp.2448-2459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thai Chien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,161 +6299,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A greedy algorithm for yield surface approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yield surface approximation for lower and upper bound yield design of 3d composite frame structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 341 (8), pp.605-615. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp. 86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850868v1</w:t>
+                <w:t xml:space="preserve">hal-00870789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of non-conforming finite elements for the upper bound limit analysis of plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (3), pp.308-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6493,118 +6493,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface approximation for lower and upper bound yield design of 3d composite frame structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A greedy algorithm for yield surface approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp. 86-98. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (8), pp.605-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870789v1</w:t>
+                <w:t xml:space="preserve">hal-00850868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6616,207 +6616,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit automatic differentiation and implicit layers for constitutive modeling</w:t>
+                <w:t xml:space="preserve">Differentiable Constitutive Modeling with FEniCSx and JAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Latyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack S. Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">FEniCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268008v1</w:t>
+                <w:t xml:space="preserve">hal-05268010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode multi-échelle basée sur les données pour la simulation de l'endommagement anisotrope des structures hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics Modelling of the Influence of Environmental Conditions on the Hardened Properties of 3D-printed Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6825,323 +6864,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sim-AM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIMNE, Sep 2025, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'équation de Lippmann-Schwinger à la propagation des ondes acoustiques de Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Constitutive Modeling with FEniCSx and JAX</w:t>
+                <w:t xml:space="preserve">Implicit automatic differentiation and implicit layers for constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack S. Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268010v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable constitutive modeling in a machine learning-compatible framework</w:t>
               </w:r>
@@ -7259,247 +7259,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-échelle basée sur les données pour la prédiction de l'endommagement anisotrope des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611029v1</w:t>
+                <w:t xml:space="preserve">hal-04611058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-échelle basée sur les données pour la prédiction de l'endommagement anisotrope des structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Régularisation de l'adoucissement par gradient de plasticité dans le potentiel de dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goustan Bacquaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611058v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation stochastique des matériaux standards généralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,90 +7524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for expressing general constitutive models in FEniCSx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization applied to uncertain limit analysis and optimal plastic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7822,77 +7822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation thermodynamique et cadre variationnel pour des modèles d'élastoplasticité à état critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goustan Bacquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7924,1012 +7924,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPOLOGY OPTIMIZATION OF LOAD BEARING CAPACITY FOR STRUCTURES WITH DIFFERENT TENSILE/COMPRESSIVE STRENGTHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIPHASE CONTINUA FOR FIBER-REINFORCED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148136v1</w:t>
+                <w:t xml:space="preserve">hal-03148134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mgis.fenics Part II: Cosserat media in small deformation with mgis.fenics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mgis.fenics: Coupling MFront and FEniCS for complex solid mechanics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Dancheva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495241⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196906v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPHASE CONTINUA FOR FIBER-REINFORCED MATERIALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DAMAGE ANALYSIS OF MULTILAYERED PLATES USING THE SCLS1 LAYERWISE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148134v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mgis.fenics: Coupling MFront and FEniCS for complex solid mechanics simulations</w:t>
+                <w:t xml:space="preserve">MFRONT: AN OPEN-SOURCE CODE GENERATOR FOR COMPLEX CONSTITUTIVE LAWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentien Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tamara Dancheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196914v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAGE ANALYSIS OF MULTILAYERED PLATES USING THE SCLS1 LAYERWISE MODEL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating the formulation and resolution of convex variational problems with the fenics_optim package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495655.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148137v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFRONT: AN OPEN-SOURCE CODE GENERATOR FOR COMPLEX CONSTITUTIVE LAWS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gentien Marois</w:t>
+                <w:t xml:space="preserve">TOPOLOGY OPTIMIZATION OF LOAD BEARING CAPACITY FOR STRUCTURES WITH DIFFERENT TENSILE/COMPRESSIVE STRENGTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148143v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the formulation and resolution of convex variational problems with the fenics_optim package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mgis.fenics Part II: Cosserat media in small deformation with mgis.fenics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dancheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495655.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.14495241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196894v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse duale des structures en contact par une méthode de point intérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Arquier</w:t>
+                <w:t xml:space="preserve">Modelling non-linear constitutive material laws in FEniCS with MFront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Club-U MFront 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824656v1</w:t>
+                <w:t xml:space="preserve">hal-02320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-linear constitutive material laws in FEniCS with MFront</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+                <w:t xml:space="preserve">Analyse duale des structures en contact par une méthode de point intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boustani Chadi El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club-U MFront 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320418v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Limit State Design of three-dimensional reinforced concrete structures: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field Modeling of Anisotropic Brittle Fracture in Fiber-reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9138,532 +9138,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield design based numerical analysis of three-dimensional reinforced concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes numériques pour le calcul à la rupture des structures de génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Mechanical Models in Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2017 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738638v1</w:t>
+                <w:t xml:space="preserve">hal-01625645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture dynamique de matériaux fragiles en milieu hétérogène par un modèle à gradient d'endommagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact de surfaces rugueuses et instabilités en présence d'adhésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899358v1</w:t>
+                <w:t xml:space="preserve">hal-01899328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced media</w:t>
+                <w:t xml:space="preserve">Microbranching instability using a variational phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCS 2017 - Computational Modeling of Complex Materials across the Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2017 Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434342v1</w:t>
+                <w:t xml:space="preserve">hal-01625627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour le calcul à la rupture des structures de génie civil</w:t>
+                <w:t xml:space="preserve">Multiphase continuum models for fiber-reinforced media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CMCS 2017 - Computational Modeling of Complex Materials across the Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625645v1</w:t>
+                <w:t xml:space="preserve">hal-02434342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact de surfaces rugueuses et instabilités en présence d'adhésion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rey</w:t>
+                <w:t xml:space="preserve">Yield design based numerical analysis of three-dimensional reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">4th international conference on Mechanical Models in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899328v1</w:t>
+                <w:t xml:space="preserve">hal-01738638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbranching instability using a variational phase-field model</w:t>
+                <w:t xml:space="preserve">Rupture dynamique de matériaux fragiles en milieu hétérogène par un modèle à gradient d'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2017 Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625627v1</w:t>
+                <w:t xml:space="preserve">hal-01899358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational phase field model for brittle fracture : insights on dynamic crack branching and propagation in heterogeneous media</w:t>
               </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC15 – 15th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,64 +9826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield design computations on homogenized periodic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. pp. 1908-1919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9908,64 +9908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield design of axisymmetric multilayered shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10105,217 +10105,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization method for approximating the macroscopic strength criterion of stone column reinforced soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A majoration method to obtain true upper bounds for the limit analysis of von Mises plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComGeoIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Poland. pp.484-494</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Durham, United Kingdom. pp.16-CM13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860900v1</w:t>
+                <w:t xml:space="preserve">hal-00807542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A majoration method to obtain true upper bounds for the limit analysis of von Mises plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An optimization method for approximating the macroscopic strength criterion of stone column reinforced soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gueguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Durham, United Kingdom. pp.16-CM13</w:t>
+              <w:t xml:space="preserve">ComGeoIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Poland. pp.484-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807542v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10441,77 +10441,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10581,51 +10581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,77 +10695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic, Plastic and Yield Design of Reinforced Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press - Elsevier, 1st Edition, pp.342, 2017, 9781785482052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10932,64 +10932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit Analysis of Complex 3D Steel Structures Using Second-Order Cone Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Methods - Methodological Progress and Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-62, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,265 +11017,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Yield Design Analysis of High-Rise Reinforced Concrete Walls in Fire Conditions</w:t>
+                <w:t xml:space="preserve">Limit Analysis of Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Cham, pp.143-161, 2017, 978-3-319-59810-9. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, 978-3-662-53605-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_135-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583109v1</w:t>
+                <w:t xml:space="preserve">hal-01690391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Analysis of Plates</w:t>
+                <w:t xml:space="preserve">Numerical Yield Design Analysis of High-Rise Reinforced Concrete Walls in Fire Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2017, 978-3-662-53605-6. </w:t>
+              <w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, pp.143-161, 2017, 978-3-319-59810-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_135-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690391v1</w:t>
+                <w:t xml:space="preserve">hal-01583109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Design of Periodically Heterogeneous Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11358,90 +11358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;Expressing general constitutive models in FEniCSx using external operators and algorithmic automatic differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack S Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,103 +11476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11947,51 +11947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9181476"/>
+    <w:nsid w:val="EE6A3B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12178,51 +12178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bleyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-9921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05495183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05059883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05068590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04076581v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04908843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro Auburtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lou&#235;rat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05029738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04907614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00280-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04802224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03964172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Khalil Ferradi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03937857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.12.070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03553836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02105-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03639729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03348209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03976385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03403141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Borja da Rocha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03676500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Salha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10101711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03306248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02570860v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106341" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02428540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Boustani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109892" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02977801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02884021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02388646v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02612588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0142-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02552891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Frondelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yashchuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01872683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio O&#241;ate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Galindo Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01855342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01736465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yilmaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0239-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1556-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01849299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01672045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698983v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0745-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01485340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichao Sheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W Sloan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01508202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0163-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Andrieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01303348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Van Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4912" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/eacm.14.00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4776" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01055574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thai Chien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Vinh Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40540-014-0012-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4460" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AC738CBC62F76C2CE9E88962D0100F9E8EBDA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04239714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Alonso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Barton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196914v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Russo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentien Marois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196894v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495655.v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustani Chadi El" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02320418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899358v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625627v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Buhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00860900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03168914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02164718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04338471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02906864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48834-5_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583109v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01690391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_135-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115853v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12928-0_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01306140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03621611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04804726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-bleyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-9921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05495183v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04076581v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105952" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05068590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735022v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Latyshev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.14449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04908843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro Auburtin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lou&#235;rat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05029738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04767390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacquaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05059883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04907614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00280-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04802224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dolbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04556379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Mohanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Santos Mac&#237;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Upadhyay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04157914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Khalil Ferradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03937857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguan Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.12.070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03964172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03348209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03976385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03403141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Borja da Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03676500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Salha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10101711" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03553836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02105-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03639729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111611" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03673485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj Diab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113869" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02570860v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03306248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02428540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi El Boustani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109892" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02977801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02612588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0142-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02388646v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02930390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02884021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02552891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Frondelius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yashchuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01872683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio O&#241;ate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Galindo Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yilmaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0239-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01855342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01736465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01731280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1556-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01849299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01672045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698983v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol L Cascavita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-018-0745-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01485340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichao Sheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W Sloan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01508202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0163-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Andrieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01303348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Van Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4912" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/eacm.14.00028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4776" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01055574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thai Chien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Vinh Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40540-014-0012-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4460" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AC738CBC62F76C2CE9E88962D0100F9E8EBDA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.06.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S. Hale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05268008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05267992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goustan Bacquaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610881v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04239714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Perlongo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196914v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Russo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495232" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentien Marois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495655.v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03196906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Alonso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Barton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14495241" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02320418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustani Chadi El" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01625627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01738638v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02434341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Buhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01058726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00860900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03168914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02164718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04338471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02906864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48834-5_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01690391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_135-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115853v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12928-0_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082559v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01306140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03621611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04804726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>