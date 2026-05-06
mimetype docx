--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -1438,418 +1438,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of La2/3Sr1/3MnO3 thin films: first experiments using a Nd-YAG laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Tarsi</w:t>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Blond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epitaxie des oxydes et des semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792209v1</w:t>
+                <w:t xml:space="preserve">hal-04921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition of La2/3Sr1/3MnO3 thin films: first experiments using a Nd-YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Blond</w:t>
+                <w:t xml:space="preserve">Gaia Tarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Chaluvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Epitaxie des oxydes et des semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921889v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant La2/3Sr1/3MnO3 suspended microbridges: mechanical characterisation, integration of the piezoelectric layer and application as bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Manca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique de diodes Schottky à base d'oxydes LSMO/Nb:STO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Gning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1904,51 +1904,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Monptellier, France. 1, pp.hal-04792216, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1958,114 +1958,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteur térahertz hautes performances pour l'imagerie passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. Université Grenoble Alpes [2020-..], 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALT062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03514032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2133,51 +2133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA1D8D2"/>
+    <w:nsid w:val="C646C8EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2364,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-5338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aliane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacile Kaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Litaudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Meilhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.3032824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinebou Eleye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Gning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05024958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03514032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-5338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Chaluvadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aliane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacile Kaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Litaudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Meilhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.3032824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinebou Eleye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Gning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05024958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03514032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>