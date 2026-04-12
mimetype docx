--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -324,494 +324,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction drives the climate-change-induced reshuffling of forest plant communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">occTest : An integrated approach for quality control of species occurrence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Maitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Boonman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02374-z⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684824v1</w:t>
+                <w:t xml:space="preserve">hal-04684834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">occTest : An integrated approach for quality control of species occurrence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extinction drives the climate-change-induced reshuffling of forest plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (7), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.608-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02374-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684834v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction drives recent thermophilization but does not trigger homogenization in forest understorey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02362-3⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501662v1</w:t>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+                <w:t xml:space="preserve">Extinction drives recent thermophilization but does not trigger homogenization in forest understorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.695-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02362-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04329908v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High landscape‐scale forest cover favours cold‐adapted plant communities in agriculture–forest mosaics</w:t>
               </w:r>
@@ -1436,51 +1436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB6F6DB8"/>
+    <w:nsid w:val="1903BDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1667,51 +1667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-borderieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3993-1067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02374-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Boonman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04550027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Borderieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-borderieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3993-1067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Boonman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02374-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04550027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Borderieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>