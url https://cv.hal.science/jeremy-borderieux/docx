--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">277149126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5YeOg-AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,868 +203,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool topoclimates promote cold-adapted plant diversity in temperate mountain forests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Sanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (e16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">occTest : An integrated approach for quality control of species occurrence data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extinction drives the climate-change-induced reshuffling of forest plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13847⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.608-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02374-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684834v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction drives the climate-change-induced reshuffling of forest plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">occTest : An integrated approach for quality control of species occurrence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Maitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Boonman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02374-z⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684824v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Carnicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction drives recent thermophilization but does not trigger homogenization in forest understorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.695-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-024-02362-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High landscape‐scale forest cover favours cold‐adapted plant communities in agriculture–forest mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (6), pp.893-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1053,111 +1074,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What processes lie behind the recent changes of forest vegetation ? An insight on thermophilization and B-diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE, GFO, EEF joint Meeting - International Conference on Ecological Science - Ecology and Evolution: new perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie, GFO, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1167,100 +1188,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance ou adaptation de la flore forestière face aux effets conjugués du réchauffement climatique, de la fragmentation des forêts et du microclimat ?Persistence or adaptation of forest flora in the face of the intertwined effects of global warming, forest fragmentation and microclimate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023AGPT0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04550027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1270,105 +1291,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of tree species mixing on Quercus petraea regeneration with the French National Forest Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silviculture, forestry. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1436,51 +1457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1903BDEB"/>
+    <w:nsid w:val="C290EBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1667,51 +1688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-borderieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3993-1067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Boonman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02374-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04550027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Borderieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-borderieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3993-1067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277149126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5YeOg-AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02374-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Boonman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13847" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04550027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Borderieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>