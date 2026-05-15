--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -6329,372 +6329,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533287v1</w:t>
+                <w:t xml:space="preserve">insu-02196260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+                <w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
+              <w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02196260v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">QUADMARTS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533204v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main ions in the thermosphere of exoplanets, focussing on the transition between super-Earths and mini-Neptunes</w:t>
               </w:r>
@@ -7506,277 +7506,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
               </w:r>
@@ -7788,64 +7788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7909,64 +7909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8704,51 +8704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
@@ -8946,51 +8946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneerah Mogren Al-Mogren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papanastasiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.04.081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneerah Mogren Al-Mogren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hochlaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02393452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. H&#246;rst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa G. Trainer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papanastasiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.04.081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>