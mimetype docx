--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Buisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Ecole de l'Air et de l'Espace</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With a strong background in software engineering, using both semi-formal model-driven and formal approaches, I am currently interested in topics related to the &amp;quot;model-driven engineering&amp;quot; and to the &amp;quot;security by design&amp;quot; paradigms, applied to the software, system and system of systems architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for System of Systems Reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afpac: enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards System-of-Systems Bill of Material Solution for Vulnerability Operational Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 24th International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Joint SoS and Threat Mission-based Modeling for Operational Impact Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th Annual System of Systems Engineering Conference (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tacoma, United States. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE62659.2024.10620955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Naive Bayes Classifiers for Tabular Data to Knowledge Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Foko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azanzi Jiomekong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Tapamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanju Tiwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving metrics for software architectures from the &amp;quot;protected entry points&amp;quot; security patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, France. pp.1473-1475, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Strategy to Enhance the Availability Quality Attribute in System-of-Systems Architectures: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.93-98, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization in Next Generation C2: Research Agenda from Model-Based Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levrai Mbeck M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.000243-000248, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Transformation from Ecore Metamodels towards Gallina Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Santa Cruz, Portugal. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006608604880495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling System of Systems configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for Architecting Software-intensive Systems-of-Systems with Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the evolutionary development of SoS with reconfiguration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Architecture: Global Collaboration, Requirements, Analysis (SAGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993412.3004845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SoS Architect Studio: Toolchain for the Formal Architecture Description and Analysis of Software-intensive Systems-of-Systems with SosADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quilbeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECSA International Colloquium on Software-intensive Systems-of-Systems (SiSoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach Based Patterns for System-of-Systems Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Engineering for Systems-of-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Orientée Pattern pour la Reconfiguration de Système de Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACME vs PDDL: support for dynamic reconfiguration of software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Méhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de la Conférence Francophone sur les Architectures Logicielles (CAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Architectural Description Languages for Handling Dynamic Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Minora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling malleable applications in multicluster systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Sonmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Epema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Adaptable Applications in Grid Resource Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2007.4354116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.117, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract schema modeling adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Zoccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Pisa, Italy. pp.89, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation for Grid computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Amsterdam, Netherlands. pp.538, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508380_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France. pp.66, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2005.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aspects for integrating a middleware for dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Aspect-Oriented Middleware Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101560.1101561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'adaptation dynamique des programmes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones en Parallélisme, Architecture, Système et Composant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel program/component adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic adaptation of parallel components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de codes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Parallel Codes: Toward Self-Adaptable Components for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Component Models and Systems for Grid Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saint-Malo, France. pp.143, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23352-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of parallel and distributed components on Grid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advanced Computing and Communications (ADCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering as the Interface for Tactical Operation Order of Mixed Robot/Human Platoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Touseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Advances in Defense and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255, Springer Singapore, pp.205-214, 2022, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4884-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Bridging Between Ecore and Coq: Case of a Type-Checker with Proof-Carrying Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Inductive Types from Ecore Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-334, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Buisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Ecole de l'Air et de l'Espace</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With a strong background in software engineering, using both semi-formal model-driven and formal approaches, I am currently interested in topics related to the &amp;quot;model-driven engineering&amp;quot; and to the &amp;quot;security by design&amp;quot; paradigms, applied to the software, system and system of systems architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for System of Systems Reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afpac: enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards System-of-Systems Bill of Material Solution for Vulnerability Operational Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 24th International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Joint SoS and Threat Mission-based Modeling for Operational Impact Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th Annual System of Systems Engineering Conference (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tacoma, United States. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE62659.2024.10620955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Naive Bayes Classifiers for Tabular Data to Knowledge Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Foko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azanzi Jiomekong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Tapamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanju Tiwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving metrics for software architectures from the &amp;quot;protected entry points&amp;quot; security patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, France. pp.1473-1475, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Strategy to Enhance the Availability Quality Attribute in System-of-Systems Architectures: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.93-98, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization in Next Generation C2: Research Agenda from Model-Based Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levrai Mbeck M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.000243-000248, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling System of Systems configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Transformation from Ecore Metamodels towards Gallina Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Santa Cruz, Portugal. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006608604880495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for Architecting Software-intensive Systems-of-Systems with Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SoS Architect Studio: Toolchain for the Formal Architecture Description and Analysis of Software-intensive Systems-of-Systems with SosADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quilbeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECSA International Colloquium on Software-intensive Systems-of-Systems (SiSoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the evolutionary development of SoS with reconfiguration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Architecture: Global Collaboration, Requirements, Analysis (SAGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.9, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993412.3004845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach Based Patterns for System-of-Systems Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Engineering for Systems-of-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Orientée Pattern pour la Reconfiguration de Système de Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACME vs PDDL: support for dynamic reconfiguration of software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Méhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de la Conférence Francophone sur les Architectures Logicielles (CAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Architectural Description Languages for Handling Dynamic Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Minora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling malleable applications in multicluster systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Sonmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Epema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Adaptable Applications in Grid Resource Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2007.4354116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.117, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract schema modeling adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Zoccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Pisa, Italy. pp.89, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation for Grid computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Amsterdam, Netherlands. pp.538, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508380_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aspects for integrating a middleware for dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Aspect-Oriented Middleware Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101560.1101561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France. pp.66, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2005.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'adaptation dynamique des programmes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones en Parallélisme, Architecture, Système et Composant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel program/component adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic adaptation of parallel components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de codes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Parallel Codes: Toward Self-Adaptable Components for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Component Models and Systems for Grid Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saint-Malo, France. pp.143, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23352-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of parallel and distributed components on Grid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advanced Computing and Communications (ADCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering as the Interface for Tactical Operation Order of Mixed Robot/Human Platoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Touseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Advances in Defense and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255, Springer Singapore, pp.205-214, 2022, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4884-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Bridging Between Ecore and Coq: Case of a Type-Checker with Proof-Carrying Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Inductive Types from Ecore Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-334, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tesson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE62659.2024.10620955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azanzi Jiomekong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tapamo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tiwari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Buitrago" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delecolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levrai Mbeck M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidali Rehab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006608604880495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersan Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993412.3004845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quilbeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes M&#233;hus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Minora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Sonmez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Mohamed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lammers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Epema" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2007.4354116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Zoccolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47658-2_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508380_55" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vaysse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101560.1101561" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23352-0_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4884-7_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tesson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE62659.2024.10620955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azanzi Jiomekong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tapamo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tiwari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Buitrago" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delecolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levrai Mbeck M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidali Rehab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006608604880495" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersan Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quilbeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993412.3004845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes M&#233;hus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Minora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Sonmez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Mohamed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lammers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Epema" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2007.4354116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Zoccolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47658-2_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508380_55" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vaysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101560.1101561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23352-0_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4884-7_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>