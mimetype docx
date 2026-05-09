--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Buisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Ecole de l'Air et de l'Espace</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With a strong background in software engineering, using both semi-formal model-driven and formal approaches, I am currently interested in topics related to the &amp;quot;model-driven engineering&amp;quot; and to the &amp;quot;security by design&amp;quot; paradigms, applied to the software, system and system of systems architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for System of Systems Reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afpac: enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards System-of-Systems Bill of Material Solution for Vulnerability Operational Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 24th International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Joint SoS and Threat Mission-based Modeling for Operational Impact Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th Annual System of Systems Engineering Conference (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tacoma, United States. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE62659.2024.10620955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Naive Bayes Classifiers for Tabular Data to Knowledge Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Foko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azanzi Jiomekong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Tapamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanju Tiwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving metrics for software architectures from the &amp;quot;protected entry points&amp;quot; security patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, France. pp.1473-1475, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Strategy to Enhance the Availability Quality Attribute in System-of-Systems Architectures: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.93-98, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization in Next Generation C2: Research Agenda from Model-Based Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levrai Mbeck M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.000243-000248, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling System of Systems configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Transformation from Ecore Metamodels towards Gallina Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Santa Cruz, Portugal. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006608604880495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for Architecting Software-intensive Systems-of-Systems with Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SoS Architect Studio: Toolchain for the Formal Architecture Description and Analysis of Software-intensive Systems-of-Systems with SosADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quilbeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECSA International Colloquium on Software-intensive Systems-of-Systems (SiSoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the evolutionary development of SoS with reconfiguration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Architecture: Global Collaboration, Requirements, Analysis (SAGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.9, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993412.3004845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach Based Patterns for System-of-Systems Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Engineering for Systems-of-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Orientée Pattern pour la Reconfiguration de Système de Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACME vs PDDL: support for dynamic reconfiguration of software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Méhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de la Conférence Francophone sur les Architectures Logicielles (CAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Architectural Description Languages for Handling Dynamic Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Minora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling malleable applications in multicluster systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Sonmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Epema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Adaptable Applications in Grid Resource Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2007.4354116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.117, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract schema modeling adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Zoccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Pisa, Italy. pp.89, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation for Grid computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Amsterdam, Netherlands. pp.538, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508380_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aspects for integrating a middleware for dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Aspect-Oriented Middleware Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101560.1101561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France. pp.66, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2005.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'adaptation dynamique des programmes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones en Parallélisme, Architecture, Système et Composant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel program/component adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic adaptation of parallel components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de codes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Parallel Codes: Toward Self-Adaptable Components for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Component Models and Systems for Grid Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saint-Malo, France. pp.143, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23352-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of parallel and distributed components on Grid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advanced Computing and Communications (ADCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering as the Interface for Tactical Operation Order of Mixed Robot/Human Platoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Touseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Advances in Defense and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255, Springer Singapore, pp.205-214, 2022, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4884-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Bridging Between Ecore and Coq: Case of a Type-Checker with Proof-Carrying Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Inductive Types from Ecore Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-334, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Buisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Ecole de l'Air et de l'Espace</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With a strong background in software engineering, using both semi-formal model-driven and formal approaches, I am currently interested in topics related to the &amp;quot;model-driven engineering&amp;quot; and to the &amp;quot;security by design&amp;quot; paradigms, applied to the software, system and system of systems architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for System of Systems Reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe reconfiguration of Coqcots and Pycots components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.430-444. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afpac: enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards System-of-Systems Bill of Material Solution for Vulnerability Operational Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 24th International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Joint SoS and Threat Mission-based Modeling for Operational Impact Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th Annual System of Systems Engineering Conference (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tacoma, United States. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOSE62659.2024.10620955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving metrics for software architectures from the &amp;quot;protected entry points&amp;quot; security patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tallinn, France. pp.1473-1475, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555776.3577816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Naive Bayes Classifiers for Tabular Data to Knowledge Graph Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Foko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azanzi Jiomekong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Tapamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanju Tiwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge on Tabular Data to Knowledge Graph Matching 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Strategy to Enhance the Availability Quality Attribute in System-of-Systems Architectures: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Vicente Graciano Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.93-98, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization in Next Generation C2: Research Agenda from Model-Based Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Levrai Mbeck M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.000243-000248, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2019.8753885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling NATO Operation Orders: a proof-of-concept to deal with digitalization of the battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th Annual Conference System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Anchorage, France. pp.260-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Transformation from Ecore Metamodels towards Gallina Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Santa Cruz, Portugal. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006608604880495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling System of Systems configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for Architecting Software-intensive Systems-of-Systems with Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on System of Systems Engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the evolutionary development of SoS with reconfiguration patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Architecture: Global Collaboration, Requirements, Analysis (SAGRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993412.3004845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SoS Architect Studio: Toolchain for the Formal Architecture Description and Analysis of Software-intensive Systems-of-Systems with SosADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersan Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quilbeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECSA International Colloquium on Software-intensive Systems-of-Systems (SiSoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pymoult : On-Line Updates for Python Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2015 : 10th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Orientée Pattern pour la Reconfiguration de Système de Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach Based Patterns for System-of-Systems Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Software Engineering for Systems-of-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coqcots & Pycots: non-stopping components for safe dynamic reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Calvacante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 : proceedings of the 17th international ACM Sigsoft symposium on Component-based software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping DSU techniques using Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotSWUp'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San José, United States. https://www.usenix.org/conference/hotswup13/prototyping-dsu-techniques-using-python</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACME vs PDDL: support for dynamic reconfiguration of software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Méhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de la Conférence Francophone sur les Architectures Logicielles (CAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Architectural Description Languages for Handling Dynamic Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Minora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Oquendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence francophone sur les architectures logicielles (CAL'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous interpretation of synoptic, a domain specific modeling language for embedded flight-software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FM 09 - Workshop on Formal Methods for Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.20.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCaml: execution state as the cornerstone of reconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN: 15th International Conference on Functional Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Baltimore, United States. pp.27-38, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1863543.1863550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspecting continuations in order to update active code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Fractal on Modular Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Software Engineering Research, Management and Applications (SERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. pp.179, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERA.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in applying a model driven approach to reconfigurations of satellite software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Hot Topics In Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nashville, United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1490283.1490291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract schema modeling adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Danelutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Zoccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Pisa, Italy. pp.89, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47658-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling malleable applications in multicluster systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Sonmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Lammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Epema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTR.2007.4629252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Adaptable Applications in Grid Resource Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/ACM International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austin, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2007.4354116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.117, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel program/component adaptivity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aldinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic adaptation of parallel components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ParCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing consistency during the adaptation of a parallel component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France. pp.66, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2005.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation for Grid computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Amsterdam, Netherlands. pp.538, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508380_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aspects for integrating a middleware for dynamic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Aspect-Oriented Middleware Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101560.1101561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'adaptation dynamique des programmes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones en Parallélisme, Architecture, Système et Composant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation dynamique de codes parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Parallel Codes: Toward Self-Adaptable Components for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Component Models and Systems for Grid Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Saint-Malo, France. pp.143, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23352-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptation of parallel and distributed components on Grid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Advanced Computing and Communications (ADCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering as the Interface for Tactical Operation Order of Mixed Robot/Human Platoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Touseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments and Advances in Defense and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255, Springer Singapore, pp.205-214, 2022, Smart Innovation, Systems and Technologies, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-4884-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Inductive Types from Ecore Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-334, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Bridging Between Ecore and Coq: Case of a Type-Checker with Proof-Carrying Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidali Rehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Implementation of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-273, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synoptic: a domain-specific modeling language for space on-board application software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of embedded software, frameworks and methodologies for correctness by construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79 - 119, 2010, Engineering, 978-1-4419-6399-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6400-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tesson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE62659.2024.10620955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azanzi Jiomekong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tapamo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tiwari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Buitrago" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delecolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levrai Mbeck M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidali Rehab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006608604880495" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersan Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quilbeuf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993412.3004845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes M&#233;hus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Minora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Sonmez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Mohamed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lammers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Epema" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2007.4354116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Zoccolo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47658-2_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508380_55" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vaysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101560.1101561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23352-0_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4884-7_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tesson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOSE62659.2024.10620955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Buitrago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azanzi Jiomekong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tapamo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tiwari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delecolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Vicente Graciano Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Levrai Mbeck M" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2019.8753885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidali Rehab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006608604880495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersan Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993412.3004845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quilbeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Calvacante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602459" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes M&#233;hus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Minora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.20.9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1863543.1863550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1490283.1490291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Zoccolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47658-2_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Sonmez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Mohamed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Lammers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Epema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2007.4629252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2007.4354116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508380_55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Vaysse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101560.1101561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23352-0_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4884-7_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cortier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6400-7_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ED9DE80C48CE72B7FA058B06414BB6559B88432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>