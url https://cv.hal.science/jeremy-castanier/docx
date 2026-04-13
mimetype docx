--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1920,51 +1920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6EE7BCF"/>
+    <w:nsid w:val="80E01B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>