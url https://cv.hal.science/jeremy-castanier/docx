--- v1 (2026-04-13)
+++ v2 (2026-05-14)
@@ -70,50 +70,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jeremy-castanier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">259726672</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -137,108 +158,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'épreuve de phonologie à l'agrégation externe d'anglais : préparation complète à l'épreuve – cours, annales, exercices et sujets-types corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Michari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, 9782340105447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -248,175 +269,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Placement in Etymologically Prefixed Disyllabic Noun–Verb Pairs Revisited: A Semantic and Diachronic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eiji Yamada; Nicolas Ballier; Jean-Michel Fournier; Anne Przewozny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on English Word Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.83-116, 2023, ‎ 9781399519939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not necessarily neutral : placement accentuel dans les dérivés en -orily et -arily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Hanote; Raluca Nita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphophonologie, lexicologie et langue de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-44, 2021, 9782753582521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -426,280 +447,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'crois il est co vocal - À la recherche de la conjonction &amp;quot;que&amp;quot; dans un corpus Discord artisanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accent préfère-t-il le sens ? Les noms féminins en -ess en anglais britannique moderne et contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://doi.org/10.4000/corela.5291, HS-24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.5291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Placement in Pronouncing Dictionaries (1727–2010) : Latin Etymology vs. English Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trapateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language &amp; History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55/2012 (1), pp.34-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1759753612Z.0000000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -709,91 +730,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discord, source de corpus massif pour linguistes branchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -803,1056 +824,1125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution accentuelle du lexique anglais contemporain appréhendée à travers les dictionnaires de prononciation (XVIIIe–XXIe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Poitiers (France), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05023757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre confusions et transitions dans un ouvrage inconnu : Exploration de Universal Pronouncing Dictionary and Expositor of the English Langue (1852-1856) de Thomas Wright (1810-1877)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Huron’s, Routledge and CUBE: Assessing the relevance of three 21st-century English pronunciation dictionaries in a dynamic-synchronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64e congrès de la SAES, atelier ALAES/ALOES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd Conference on Spoken English - a Tribute to William Labov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Fournier, Mar 2026, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141141v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre confusions et transitions dans un ouvrage inconnu : Exploration de Universal Pronouncing Dictionary and Expositor of the English Langue (1852-1856) de Thomas Wright (1810-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+              <w:t xml:space="preserve">64e congrès de la SAES, atelier ALAES/ALOES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of pronunciation inconsistencies in an overlooked work: Exploring Thomas Wright's (1810-1877) Universal Pronouncing Dictionary and Expositor of the English Language (1852-1856)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHLL15 (International Conference on Historical Lexicography and Lexicology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia das Ciências, Jun 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141142v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go se co sur Discord' – vers de nouvelles perspectives en linguistique de corpus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Making sense of pronunciation inconsistencies in an overlooked work: Exploring Thomas Wright's (1810-1877) Universal Pronouncing Dictionary and Expositor of the English Language (1852-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masterclass « Nouvelles perspectives en linguistique numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Goudet, Mar 2022, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">ICHLL15 (International Conference on Historical Lexicography and Lexicology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia das Ciências, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022551v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discord, un nouvel horizon en linguistique de corpus massifs exploitables.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Go se co sur Discord' – vers de nouvelles perspectives en linguistique de corpus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Masterclass « Nouvelles perspectives en linguistique numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Goudet, Mar 2022, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022542v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des dictionnaires comme corpus de référence en phonologie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discord, un nouvel horizon en linguistique de corpus massifs exploitables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres de « l'école de Guierre ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours (France), France</w:t>
+              <w:t xml:space="preserve">LudoLing : liens entre langue(s) et jeu(x)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022539v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation, fluctuation and change in the pronunciation dictionaries of the past three centuries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l'usage des dictionnaires comme corpus de référence en phonologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">English Pronunciation in Practice (EPIP 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres de « l'école de Guierre ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02477886v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don’t inˈculpate consonant clusters! L’ancienne accentuation pénultième des trisyllabes verbaux en &lt;‑C2ate#&gt; et sa survivance en anglais contemporain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variation, fluctuation and change in the pronunciation dictionaries of the past three centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque de Villetaneuse sur l’anglais oral (ALOES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villetaneuse (Université Paris 13), France</w:t>
+              <w:t xml:space="preserve">English Pronunciation in Practice (EPIP 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022538v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02477886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-placement in etymologically prefixed disyllabic noun/verb pairs revisited : a semantic and diachronic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Don’t inˈculpate consonant clusters! L’ancienne accentuation pénultième des trisyllabes verbaux en &lt;‑C2ate#&gt; et sa survivance en anglais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation, change and spoken corpora. Advances in the phonology and phonetics of contemporary English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAC (Phonologie de l'Anglais Contemporain ; Phonology of Contemporary English) Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème colloque de Villetaneuse sur l’anglais oral (ALOES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394792v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing changes in stress-placement – a dictionary-based diachronic survey of British English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stress-placement in etymologically prefixed disyllabic noun/verb pairs revisited : a semantic and diachronic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIP3 “3rd International Conference on English Pronunciation : Issues &amp; Practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Murcia - Espagne, Spain</w:t>
+              <w:t xml:space="preserve">Variation, change and spoken corpora. Advances in the phonology and phonetics of contemporary English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAC (Phonologie de l'Anglais Contemporain ; Phonology of Contemporary English) Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022536v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’absence du ne de négation en français oral contemporain est-elle si singulière ? C’est pas sûr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ongoing changes in stress-placement – a dictionary-based diachronic survey of British English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Serpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Si j’aurais su, j’aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EPIP3 “3rd International Conference on English Pronunciation : Issues &amp; Practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Murcia - Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529234v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’absence du ne de négation en français oral contemporain est-elle si singulière ? C’est pas sûr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serpault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Si j’aurais su, j’aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accent préfère-t-il le sens ? Les dérivés en -ess en anglais britannique moderne et contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque de Villetaneuse sur l’anglais oral (ALOES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1920,51 +2010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E01B68"/>
+    <w:nsid w:val="3476C154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2151,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-castanier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trapateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1759753612Z.0000000003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serpault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-castanier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259726672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trapateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1759753612Z.0000000003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serpault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>