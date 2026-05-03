--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -138,51 +138,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Sykes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Charriot</w:t>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -234,5146 +234,5146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red flags in adult asthma: who should be referred to a pulmonologist ?</w:t>
+                <w:t xml:space="preserve">Phenotypes and prognosis of systemic sclerosis: a cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329237v1</w:t>
+                <w:t xml:space="preserve">hal-05002699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and prognosis of systemic sclerosis: a cluster analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red flags in adult asthma: who should be referred to a pulmonologist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (7), pp.760-761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002699v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Blue-xit” to Go Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Charriot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (7), pp.1662-1663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Definitions and Predictors of Severe Asthma Clinical Remission Post-Biologic in Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real‐world biologics response and super‐response in the International Severe Asthma Registry cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Perez-De-Llano</w:t>
+                <w:t xml:space="preserve">Mark Hew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
+                <w:t xml:space="preserve">Matthew Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Tran</w:t>
+                <w:t xml:space="preserve">John Upham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tham Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malin Faregås</w:t>
+                <w:t xml:space="preserve">Lakmini Bulathsinhala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202311-2192OC⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (10), pp.2700-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568244v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐world biologics response and super‐response in the International Severe Asthma Registry cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Definitions and Predictors of Severe Asthma Clinical Remission Post-Biologic in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Perez-De-Llano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Denton</w:t>
+                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hew</w:t>
+                <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Peters</w:t>
+                <w:t xml:space="preserve">Tham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Upham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lakmini Bulathsinhala</w:t>
+                <w:t xml:space="preserve">Malin Faregås</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.16178⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210 (7), pp.869-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202311-2192OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621544v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring definitions and predictors of response to biologics for severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tham Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin Faregås</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delbert Dorscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaip.2024.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputum-Rheology-Based Strategy for Guiding Azithromycin Prescription in COPD Patients with Frequent Exacerbations: A Randomized, Controlled Study (“COPD CARhE”)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mid-Term Sequelae of Surviving Patients Hospitalized in Intensive Care Unit for COVID-19 Infection: The REHCOVER Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Volpato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Fort-Petit</w:t>
+                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11030740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015885v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to safely rule out pulmonary embolism in COVID-19 outpatients: a multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What place will tezepelumab hold in the treatment paradigm in chronic rhinosinusitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Crampette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-023-09475-6⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.821-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2215986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436996v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What place will tezepelumab hold in the treatment paradigm in chronic rhinosinusitis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sputum-Rheology-Based Strategy for Guiding Azithromycin Prescription in COPD Patients with Frequent Exacerbations: A Randomized, Controlled Study (“COPD CARhE”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fort-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2215986⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11030740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100688v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Term Sequelae of Surviving Patients Hospitalized in Intensive Care Unit for COVID-19 Infection: The REHCOVER Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies to safely rule out pulmonary embolism in COVID-19 outpatients: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Hajjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berger</w:t>
+                <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Daubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
+                <w:t xml:space="preserve">Ralph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031000⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.5540-5548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-023-09475-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964997v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of comorbidities and multimorbidity in adult patients in the International Severe Asthma Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
+                <w:t xml:space="preserve">Jorge Maspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (42-53), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anai.2023.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Biologics for Multiple T2 Diseases: A Pharmacoepidemiological Algorithm for Sorting Out Patients by Indication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Descamps</w:t>
+                <w:t xml:space="preserve">Roger Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Jankowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Milka Maravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asthma and Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.1287-1295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/JAA.S424152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local targeting of TSLP: feat or defeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (3), pp.2202389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02389-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between T2-related Comorbidities and Effectiveness of Biologics in Severe Asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wechsler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirée Larenas-Linnemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maspero</w:t>
+                <w:t xml:space="preserve">Eric Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Oranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202305-0808OC⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.9262-9274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313324v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Between T2-related Comorbidities and Effectiveness of Biologics in Severe Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Saut</w:t>
+                <w:t xml:space="preserve">Michael Wechsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Oranger</w:t>
+                <w:t xml:space="preserve">Désirée Larenas-Linnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202305-0808OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153209v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway epithelial type‐2 alarmin profiles: Blood eosinophil counts remain in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carey Suehs</w:t>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Bedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 53 (4), pp.2250101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.202250101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amikacin Liposomal Inhalation Suspension in the Treatment of Mycobacterium abscessus Lung Infection: A French Observational Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chiron</w:t>
+                <w:t xml:space="preserve">Wouter Hoefsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Hoefsloot</w:t>
+                <w:t xml:space="preserve">Jakko van Ingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakko van Ingen</w:t>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (10), pp.ofac465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofac465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of Sputum and Mucus Assessment for Muco-Obstructive Lung Diseases in 2022: Time to “Unplug” from Our Daily Routine!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), pp.812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11050812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology predicts sputum eosinophilia in patients with muco-obstructive lung diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 622, pp.64-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheobronchopathia osteochondroplastica: clinical, bronchoscopic, and comorbid features in a case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dumazet</w:t>
+                <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Launois</w:t>
+                <w:t xml:space="preserve">Francois Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lebargy</w:t>
+                <w:t xml:space="preserve">Romain Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12890-022-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a nasal breathing training during pulmonary rehabilitation. A pilot randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Gouzi</w:t>
+                <w:t xml:space="preserve">A. S. Dubois-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Dubois-Gamez</w:t>
+                <w:t xml:space="preserve">P. Lacoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lacoude</w:t>
+                <w:t xml:space="preserve">A. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating between active and latent tuberculosis with chest computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bommart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bommart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+                <w:t xml:space="preserve">Hélène Vernhet-Kovacsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between increased mortality and bronchial fibroscopy in intensive care units and intermediate care units during COPD exacerbations: an analysis of the 2014 and 2015 National French Medical-based Information System Databases (PMSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Amalric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+                <w:t xml:space="preserve">Boris Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40560-021-00560-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Real-life” management of patients with severe asthma in the biologics era: Can we do better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Maravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), pp.100528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will the asthma revolution fostered by biologics also benefit adult ICU patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/all.14688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et prendre en charge l’asthme difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-interleukin 5 therapies failure criteria in severe asthma: a Delphi-consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carey Suehs</w:t>
+                <w:t xml:space="preserve">Khuder Alagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.175346662110497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17534666211049735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complication and lung function impairment prediction using perfusion and computed tomography air trapping (CLIPPCAIR): protocol for the development and validation of a novel multivariable model for the prediction of post-resection lung function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Meredith Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carey Meredith Suehs</w:t>
+                <w:t xml:space="preserve">Laurence Solovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Solovei</w:t>
+                <w:t xml:space="preserve">Kheira Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (13), pp.1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21037/atm-21-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The six million dollar man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERJ Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.00341-2020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/23120541.00341-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma rescue treatments, time to reboot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Gaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (4), pp.2000542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00542-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD-L1 inhibitor-induced worsening of eosinophilic obstructive lung disease successfully rescued with anti-interleukin 5 receptor (IL-5R) therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Wassmer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clement Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.567-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaip.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mepolizumab in a population with severe eosinophilic asthma and corticosteroid dependence: results from a French early access programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Taillé</w:t>
+                <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chanez</w:t>
+                <w:t xml:space="preserve">Gilles Devouassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Devouassoux</w:t>
+                <w:t xml:space="preserve">Alain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.1902345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02345-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrating high dose inhaled corticosteroids into oral corticosteroids stewardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.1902193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02193-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914413v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating high dose inhaled corticosteroids into oral corticosteroids stewardship</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Le Souder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02193-2019⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430570v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goblet Cell Hyperplasia as a feature of neutrophilic asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuder Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tummino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (6), pp.781-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cea.13359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCSP counterbalances airway epithelial-driven neutrophilic chemotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Knabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pugniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (1), pp.1802408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02408-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe asthma treated by bronchial thermoplasty: A success not due to the small airways?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Pahus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (5), pp.402 - 403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/resp.13481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RV function improvement following nitric oxide inhalation demonstrated by gated blood pool SPECT in a patient with primary pulmonary hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t>
+                <w:t xml:space="preserve">Fabien Vauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vauchot</w:t>
+                <w:t xml:space="preserve">Aurélie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Benkiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12350-017-1171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial ciliated beating cells essential for ex vivo ALI culture growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuder Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.identifiant article: 80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12890-017-0423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01517882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future treatment for asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Halimi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (139), pp.77 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/16000617.0069-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5383,152 +5383,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Pahus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/resp.13874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5538,114 +5538,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperproduction de mucus est-elle un endotype des bronchopathies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pneumologie et système respiratoire. Université Montpellier, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021MONTT047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03629883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Pott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Sykes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Charriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Finney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00215-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Gamez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101168" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-De-Llano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tham Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Fareg&#229;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202311-2192OC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Denton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmini Bulathsinhala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbert Dorscheid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.05.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fort-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030740" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09475-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2215986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Daubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torres-Duque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maspero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2023.08.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jankowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S424152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02389-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wechsler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Larenas-Linnemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202305-0808OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Suehs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bedin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hoefsloot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubois-Gamez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacoude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdellaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vernhet-Kovacsik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.05.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amalric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-021-00560-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179753v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100528" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boissin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14688" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuder Alagha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17534666211049735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Meredith Suehs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hireche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-21-214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Gaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00542-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Wassmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boissin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Taill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02345-2019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02193-2019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005634v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tummino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13359" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02408-2018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pahus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13481" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benkiran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-017-1171-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01517882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-017-0423-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783974v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halimi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0069-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13874" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03629883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT047" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Pott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Sykes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Finney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00215-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Gamez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Denton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmini Bulathsinhala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-De-Llano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tham Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Fareg&#229;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202311-2192OC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbert Dorscheid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.05.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Daubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2215986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fort-Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030740" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Khoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09475-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torres-Duque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maspero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2023.08.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jankowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S424152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02389-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wechsler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Larenas-Linnemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202305-0808OC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Suehs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bedin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hoefsloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050812" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubois-Gamez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdellaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vernhet-Kovacsik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.05.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amalric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-021-00560-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179753v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuder Alagha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brousse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17534666211049735" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Meredith Suehs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hireche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-21-214" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Gaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00542-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Wassmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boissin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Taill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02345-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02193-2019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tummino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13359" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02408-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pahus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benkiran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-017-1171-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01517882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-017-0423-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0069-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03629883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>