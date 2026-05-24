--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,230 +234,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and prognosis of systemic sclerosis: a cluster analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red flags in adult asthma: who should be referred to a pulmonologist ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (7), pp.760-761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002699v1</w:t>
+                <w:t xml:space="preserve">hal-05329237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red flags in adult asthma: who should be referred to a pulmonologist ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypes and prognosis of systemic sclerosis: a cluster analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329237v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Blue-xit” to Go Green</w:t>
               </w:r>
@@ -930,1506 +930,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Term Sequelae of Surviving Patients Hospitalized in Intensive Care Unit for COVID-19 Infection: The REHCOVER Study</w:t>
+                <w:t xml:space="preserve">Airway epithelial type‐2 alarmin profiles: Blood eosinophil counts remain in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berger</w:t>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Daubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031000⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (4), pp.2250101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964997v1</w:t>
+                <w:t xml:space="preserve">hal-03993667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What place will tezepelumab hold in the treatment paradigm in chronic rhinosinusitis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Mid-Term Sequelae of Surviving Patients Hospitalized in Intensive Care Unit for COVID-19 Infection: The REHCOVER Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2215986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100688v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputum-Rheology-Based Strategy for Guiding Azithromycin Prescription in COPD Patients with Frequent Exacerbations: A Randomized, Controlled Study (“COPD CARhE”)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What place will tezepelumab hold in the treatment paradigm in chronic rhinosinusitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Crampette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11030740⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.821-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1744666X.2023.2215986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015885v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to safely rule out pulmonary embolism in COVID-19 outpatients: a multicenter retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (8), pp.5540-5548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-023-09475-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of comorbidities and multimorbidity in adult patients in the International Severe Asthma Registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
+                <w:t xml:space="preserve">Sputum-Rheology-Based Strategy for Guiding Azithromycin Prescription in COPD Patients with Frequent Exacerbations: A Randomized, Controlled Study (“COPD CARhE”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Maspero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trung Tran</w:t>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Murray</w:t>
+                <w:t xml:space="preserve">Laurent Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fort-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anai.2023.08.021⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11030740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190650v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Biologics for Multiple T2 Diseases: A Pharmacoepidemiological Algorithm for Sorting Out Patients by Indication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Jankowski</w:t>
+                <w:t xml:space="preserve">Analysis of comorbidities and multimorbidity in adult patients in the International Severe Asthma Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Maravic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asthma and Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JAA.S424152⟩</w:t>
+              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132 (42-53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anai.2023.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319065v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local targeting of TSLP: feat or defeat</w:t>
+                <w:t xml:space="preserve">Multiple Biologics for Multiple T2 Diseases: A Pharmacoepidemiological Algorithm for Sorting Out Patients by Indication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Maravic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02389-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asthma and Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1287-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JAA.S424152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023413v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local targeting of TSLP: feat or defeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), pp.2202389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02389-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04153209v1</w:t>
+                <w:t xml:space="preserve">hal-04023413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between T2-related Comorbidities and Effectiveness of Biologics in Severe Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wechsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Scelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Larenas-Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Torres-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202305-0808OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway epithelial type‐2 alarmin profiles: Blood eosinophil counts remain in memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+                <w:t xml:space="preserve">Development and external validation of a prediction model for the transition from mild to moderate or severe form of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Julien Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carey Suehs</w:t>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gras</w:t>
+                <w:t xml:space="preserve">Eric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bedin</w:t>
+                <w:t xml:space="preserve">Mathilde Oranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 53 (4), pp.2250101. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.9262-9274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202250101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-023-09759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993667v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amikacin Liposomal Inhalation Suspension in the Treatment of Mycobacterium abscessus Lung Infection: A French Observational Experience</w:t>
+                <w:t xml:space="preserve">Feasibility of a nasal breathing training during pulmonary rehabilitation. A pilot randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chiron</w:t>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Hoefsloot</w:t>
+                <w:t xml:space="preserve">A. S. Dubois-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakko van Ingen</w:t>
+                <w:t xml:space="preserve">P. Lacoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+                <w:t xml:space="preserve">A. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
+                <w:t xml:space="preserve">Christophe Hédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (10), pp.ofac465. </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofac465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824298v1</w:t>
+                <w:t xml:space="preserve">hal-03851001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of Sputum and Mucus Assessment for Muco-Obstructive Lung Diseases in 2022: Time to “Unplug” from Our Daily Routine!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,2159 +2496,2159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology predicts sputum eosinophilia in patients with muco-obstructive lung diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amikacin Liposomal Inhalation Suspension in the Treatment of Mycobacterium abscessus Lung Infection: A French Observational Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+                <w:t xml:space="preserve">Raphael Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hirtz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carey Suehs</w:t>
+                <w:t xml:space="preserve">Wouter Hoefsloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakko van Ingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.07.025⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (10), pp.ofac465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofac465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725444v1</w:t>
+                <w:t xml:space="preserve">hal-03824298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracheobronchopathia osteochondroplastica: clinical, bronchoscopic, and comorbid features in a case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12890-022-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a nasal breathing training during pulmonary rehabilitation. A pilot randomized controlled study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Lacoude</w:t>
+                <w:t xml:space="preserve">Rheology predicts sputum eosinophilia in patients with muco-obstructive lung diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Volpato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdellaoui</w:t>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hédon</w:t>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103987. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 622, pp.64-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2022.103987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851001v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating between active and latent tuberculosis with chest computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The six million dollar man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Volpato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bommart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">J. Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nagot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">P Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2021.05.011⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.00341-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00341-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274653v1</w:t>
+                <w:t xml:space="preserve">hal-03130170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between increased mortality and bronchial fibroscopy in intensive care units and intermediate care units during COPD exacerbations: an analysis of the 2014 and 2015 National French Medical-based Information System Databases (PMSI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiating between active and latent tuberculosis with chest computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bommart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Amalric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+                <w:t xml:space="preserve">Hélène Vernhet-Kovacsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40560-021-00560-w⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263907v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Real-life” management of patients with severe asthma in the biologics era: Can we do better?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milka Maravic</w:t>
+                <w:t xml:space="preserve">Association between increased mortality and bronchial fibroscopy in intensive care units and intermediate care units during COPD exacerbations: an analysis of the 2014 and 2015 National French Medical-based Information System Databases (PMSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Huguet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Boris Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40560-021-00560-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179753v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will the asthma revolution fostered by biologics also benefit adult ICU patients?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Real-life” management of patients with severe asthma in the biologics era: Can we do better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Maravic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14688⟩</w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.100528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2021.100528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044172v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et prendre en charge l’asthme difficile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Will the asthma revolution fostered by biologics also benefit adult ICU patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207484v1</w:t>
+                <w:t xml:space="preserve">hal-03044172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-interleukin 5 therapies failure criteria in severe asthma: a Delphi-consensus study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khuder Alagha</w:t>
+                <w:t xml:space="preserve">Identifier et prendre en charge l’asthme difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17534666211049735⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374389v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complication and lung function impairment prediction using perfusion and computed tomography air trapping (CLIPPCAIR): protocol for the development and validation of a novel multivariable model for the prediction of post-resection lung function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-interleukin 5 therapies failure criteria in severe asthma: a Delphi-consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carey Meredith Suehs</w:t>
+                <w:t xml:space="preserve">Khuder Alagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Solovei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
+                <w:t xml:space="preserve">Christophe Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm-21-214⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Respiratory Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.175346662110497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17534666211049735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327879v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The six million dollar man</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Nowak</w:t>
+                <w:t xml:space="preserve">Complication and lung function impairment prediction using perfusion and computed tomography air trapping (CLIPPCAIR): protocol for the development and validation of a novel multivariable model for the prediction of post-resection lung function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Meredith Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Solovei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourrain</w:t>
+                <w:t xml:space="preserve">Kheira Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Demoly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Engi Ahmed</w:t>
+                <w:t xml:space="preserve">Denis Mariano-Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.00341-2020. </w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (13), pp.1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00341-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/atm-21-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130170v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma rescue treatments, time to reboot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating high dose inhaled corticosteroids into oral corticosteroids stewardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (4), pp.2000542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00542-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.1902193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02193-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546611v1</w:t>
+                <w:t xml:space="preserve">hal-02430570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-L1 inhibitor-induced worsening of eosinophilic obstructive lung disease successfully rescued with anti-interleukin 5 receptor (IL-5R) therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Wassmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carey Suehs</w:t>
+                <w:t xml:space="preserve">Cosette Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Boissin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+                <w:t xml:space="preserve">Juliette Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2020.08.022⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922639v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mepolizumab in a population with severe eosinophilic asthma and corticosteroid dependence: results from a French early access programme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Taillé</w:t>
+                <w:t xml:space="preserve">Asthma rescue treatments, time to reboot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chanez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mina Gaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.1902345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02345-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55 (4), pp.2000542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00542-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532011v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating high dose inhaled corticosteroids into oral corticosteroids stewardship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD-L1 inhibitor-induced worsening of eosinophilic obstructive lung disease successfully rescued with anti-interleukin 5 receptor (IL-5R) therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carey Suehs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carey Suehs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02193-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.567-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430570v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mepolizumab in a population with severe eosinophilic asthma and corticosteroid dependence: results from a French early access programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+                <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Le Souder</w:t>
+                <w:t xml:space="preserve">Gilles Devouassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rohou</w:t>
+                <w:t xml:space="preserve">Alain Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.1902345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02345-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914413v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goblet Cell Hyperplasia as a feature of neutrophilic asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuder Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,51 +4738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe asthma treated by bronchial thermoplasty: A success not due to the small airways?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Pahus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,51 +5015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Benkiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial ciliated beating cells essential for ex vivo ALI culture growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5149,51 +5149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Knabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuder Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.identifiant article: 80. </w:t>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (139), pp.77 - 92. </w:t>
@@ -5423,64 +5423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Pahus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Pott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Sykes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Finney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00215-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Gamez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Denton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmini Bulathsinhala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-De-Llano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tham Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Fareg&#229;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202311-2192OC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbert Dorscheid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.05.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Daubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2215986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fort-Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030740" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Khoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09475-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torres-Duque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maspero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2023.08.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jankowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S424152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02389-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wechsler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Larenas-Linnemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202305-0808OC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Suehs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bedin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hoefsloot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050812" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubois-Gamez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdellaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vernhet-Kovacsik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.05.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amalric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-021-00560-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179753v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100528" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuder Alagha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brousse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17534666211049735" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Meredith Suehs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hireche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-21-214" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Gaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00542-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Wassmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boissin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Taill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02345-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02193-2019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tummino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13359" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02408-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pahus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benkiran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-017-1171-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01517882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-017-0423-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0069-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03629883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Pott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Sykes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Finney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(25)00215-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nowak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Gamez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Denton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakmini Bulathsinhala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-De-Llano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Scelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tham Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Fareg&#229;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202311-2192OC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbert Dorscheid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.05.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Suehs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bedin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Daubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2023.2215986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Khoury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09475-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilleminault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Volpato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fort-Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Torres-Duque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maspero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anai.2023.08.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jankowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JAA.S424152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02389-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wechsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Larenas-Linnemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202305-0808OC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Asselineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Oranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09759-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dubois-Gamez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacoude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdellaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2022.103987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11050812" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hoefsloot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakko van Ingen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130170v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00341-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vernhet-Kovacsik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2021.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amalric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-021-00560-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179753v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2021.100528" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boissin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mattei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuder Alagha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17534666211049735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Meredith Suehs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Solovei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hireche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-21-214" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02193-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Gaga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00542-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Wassmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boissin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.08.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Taill&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02345-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tummino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13359" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Knabe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02408-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pahus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benkiran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-017-1171-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01517882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-017-0423-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gamez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0069-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863795v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03629883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>