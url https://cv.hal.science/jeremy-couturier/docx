--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Couturier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3127-2669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120435713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207196088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035830240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat de biologie forestière en novembre 2007. Mon doctorat concernait l'étude des mécanismes moléculaires impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier. Au cours de mon post-doctorat, mes recherches étaient principalement centrées sur l'études des fonctions des glutarédoxines et leur rôle dans la biogenèse des centres fer-soufre. En septembre 2013, j'ai été recruté en tant que maître de conférences à l'Université de Lorraine u sein de l’équipe Réponse aux stress et Régulation Redox de l’UMR 1136 UL/INRAE Interactions Arbres/Micro-organismes. Mes activités de recherche s’articulent autour de trois grands thèmes principaux. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier concerne la régulation redox des protéines chez les plantes et l’étude des protéines de la famille des glutarédoxines (GRXs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui sont des oxydoréductases présentes chez la majorité des organismes procaryotes et eucaryotes, excepté certaines bactéries et archaées. Elles sont notamment impliquées dans le maintien de l’homéostasie redox de la cellule au travers de la réduction des ponts disulfure et plus spécifiquement des protéines glutathionylées. Chez les plantes supérieures, il existe environ une trentaine d’isoformes de GRXs. A ce jour, moins d’une dizaine de ces protéines ont été caractérisées finement. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le deuxième thème majeur de recherche concerne l’étude de la biogenèse des centres fer-soufre (Fe-S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le fer est un élément indispensable pour la synthèse de métalloprotéines et notamment les protéines à centre Fe-S qui sont impliquées dans des processus vitaux comme par exemple, la photosynthèse, l’assimilation du soufre et de l’azote. Malgré l’importance des protéines Fe-S dans le fonctionnement des plantes, les connaissances actuelles sur la biogenèse des centres Fe-S sont principalement centrées sur l’identification des différents composants de ce processus mais le rôle de plusieurs d’entre eux reste encore à l’heure actuelle indéfini. D’autre part, les relations entre chacun des composants mais également leurs spécificités vis-à-vis de leurs protéines cibles sont également inconnues, de même que les mécanismes moléculaires sous-jacents impliqués dans le fonctionnement et la régulation de la biogenèse des centres Fe-S. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième thème de mes recherches concerne les mécanismes moléculaires impliqués dans la mobilisation et le transfert de soufre chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette thématique concerne notamment l’étude du rôle des sulfurtransférases (STRs) dans ces processus, sachant que ces enzymes à domaine rhodanese catalysent le transfert d’un atome de soufre d’un donneur à un accepteur nucléophile, et que peu de données existent chez les plantes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'ai obtenu mon habilitation à diriger des recherches en décembre 2020 et j'ai été nommé membre junior de l'Institut Universitaire de France (IUF) pour cinq ans à partir du 1er octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85, pp.103785. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1871 (7), pp.119797. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boutilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100429. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Taupin-Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.712. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571980v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Ischebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast FBPase and SBPase are thioredoxin-linked enzymes with similar architecture but different evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiree D. Guetle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.6779-6784. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606241113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reichheld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Mulliert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne T. Mapolelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascalita Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibali Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Shakamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boi Hanh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane M. Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.259. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586 (21), pp.3894-3899. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorespiration : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-64, 2017, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7225-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not develop a cysteine-specific biosensor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Redox signaling -Deciphering the Language of Redox: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedroletti Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into persulfide-containing proteins and sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of bacterial rhodanese fusion proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of the French society of photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox meeting and Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D.Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Mitocross 2015: mitochondria at the crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Reactive Oxygen and Nitrogen Species in Plants: from model systems to field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop - Sulfur Metabolism in Plants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Meeting of the Institute of Metals in Biology of Grenoble (IMBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between protein persulfidation and oxidative stress in poplar exposed to elevated ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village A2F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genetically-encoded biosensor to monitor an H2S-related metabolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Benchoam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Redox Biology and Medicine (SfRBM) 30th Annual Conference and Society for Free Radical Research International (SFRRI) 21st Biennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punta del Este, Uruguay, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cysteine catabolism of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Cruz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cruz Cruz José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Meyer Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhalleine Tiphaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H.Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FrenchBIC summer school, Methods for studying metals in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FeSBioNet Training School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nfu2 and Nfu3 act with HCF101 to transfer 4Fe- 4S clusters to PSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Muhlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Hego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting and Second Advanced Courses of the IMBG: Metals Homeostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress tolerance II. Section Plant Response to Oxidative Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenesis of iron sulphur proteins and regulatory functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Forum des Jeunes Chercheurs de la Société Française de Biochimie et de Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques mécanismes de transport impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biogenèse des centres fer-soufre à la persulfuration des protéines : identification et caractérisation des acteurs moléculaires impliqués dans le transfert de soufre chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Lorraine, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03098466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Couturier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3127-2669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120435713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207196088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035830240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat de biologie forestière en novembre 2007. Mon doctorat concernait l'étude des mécanismes moléculaires impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier. Au cours de mon post-doctorat, mes recherches étaient principalement centrées sur l'études des fonctions des glutarédoxines et leur rôle dans la biogenèse des centres fer-soufre. En septembre 2013, j'ai été recruté en tant que maître de conférences à l'Université de Lorraine u sein de l’équipe Réponse aux stress et Régulation Redox de l’UMR 1136 UL/INRAE Interactions Arbres/Micro-organismes. Mes activités de recherche s’articulent autour de trois grands thèmes principaux. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier concerne la régulation redox des protéines chez les plantes et l’étude des protéines de la famille des glutarédoxines (GRXs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui sont des oxydoréductases présentes chez la majorité des organismes procaryotes et eucaryotes, excepté certaines bactéries et archaées. Elles sont notamment impliquées dans le maintien de l’homéostasie redox de la cellule au travers de la réduction des ponts disulfure et plus spécifiquement des protéines glutathionylées. Chez les plantes supérieures, il existe environ une trentaine d’isoformes de GRXs. A ce jour, moins d’une dizaine de ces protéines ont été caractérisées finement. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le deuxième thème majeur de recherche concerne l’étude de la biogenèse des centres fer-soufre (Fe-S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le fer est un élément indispensable pour la synthèse de métalloprotéines et notamment les protéines à centre Fe-S qui sont impliquées dans des processus vitaux comme par exemple, la photosynthèse, l’assimilation du soufre et de l’azote. Malgré l’importance des protéines Fe-S dans le fonctionnement des plantes, les connaissances actuelles sur la biogenèse des centres Fe-S sont principalement centrées sur l’identification des différents composants de ce processus mais le rôle de plusieurs d’entre eux reste encore à l’heure actuelle indéfini. D’autre part, les relations entre chacun des composants mais également leurs spécificités vis-à-vis de leurs protéines cibles sont également inconnues, de même que les mécanismes moléculaires sous-jacents impliqués dans le fonctionnement et la régulation de la biogenèse des centres Fe-S. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième thème de mes recherches concerne les mécanismes moléculaires impliqués dans la mobilisation et le transfert de soufre chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette thématique concerne notamment l’étude du rôle des sulfurtransférases (STRs) dans ces processus, sachant que ces enzymes à domaine rhodanese catalysent le transfert d’un atome de soufre d’un donneur à un accepteur nucléophile, et que peu de données existent chez les plantes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'ai obtenu mon habilitation à diriger des recherches en décembre 2020 et j'ai été nommé membre junior de l'Institut Universitaire de France (IUF) pour cinq ans à partir du 1er octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85, pp.103785. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1871 (7), pp.119797. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100429. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boutilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Taupin-Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.712. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571980v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Ischebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast FBPase and SBPase are thioredoxin-linked enzymes with similar architecture but different evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiree D. Guetle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.6779-6784. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606241113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reichheld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Mulliert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.259. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascalita Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne T. Mapolelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibali Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Shakamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boi Hanh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane M. Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586 (21), pp.3894-3899. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorespiration : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-64, 2017, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7225-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not develop a cysteine-specific biosensor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Redox signaling -Deciphering the Language of Redox: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into persulfide-containing proteins and sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedroletti Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of bacterial rhodanese fusion proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox meeting and Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of the French society of photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D.Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Mitocross 2015: mitochondria at the crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Reactive Oxygen and Nitrogen Species in Plants: from model systems to field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop - Sulfur Metabolism in Plants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Meeting of the Institute of Metals in Biology of Grenoble (IMBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between protein persulfidation and oxidative stress in poplar exposed to elevated ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village A2F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genetically-encoded biosensor to monitor an H2S-related metabolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Benchoam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Redox Biology and Medicine (SfRBM) 30th Annual Conference and Society for Free Radical Research International (SFRRI) 21st Biennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punta del Este, Uruguay, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cysteine catabolism of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Cruz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cruz Cruz José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Meyer Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhalleine Tiphaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H.Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FrenchBIC summer school, Methods for studying metals in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FeSBioNet Training School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Hego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nfu2 and Nfu3 act with HCF101 to transfer 4Fe- 4S clusters to PSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Muhlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting and Second Advanced Courses of the IMBG: Metals Homeostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress tolerance II. Section Plant Response to Oxidative Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenesis of iron sulphur proteins and regulatory functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Forum des Jeunes Chercheurs de la Société Française de Biochimie et de Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques mécanismes de transport impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biogenèse des centres fer-soufre à la persulfuration des protéines : identification et caractérisation des acteurs moléculaires impliqués dans le transfert de soufre chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Lorraine, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03098466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66569EA7"/>
+    <w:nsid w:val="D657411D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-couturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3127-2669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120435713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207196088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035830240X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree D. Guetle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie J. Mueller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606241113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358442v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Cruz Cruz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595222v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748276v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10082" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03098466v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-couturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3127-2669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120435713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207196088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035830240X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree D. Guetle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie J. Mueller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606241113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Cruz Cruz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748276v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10082" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03098466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>