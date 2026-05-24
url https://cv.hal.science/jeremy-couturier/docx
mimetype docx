--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Couturier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3127-2669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120435713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207196088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035830240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat de biologie forestière en novembre 2007. Mon doctorat concernait l'étude des mécanismes moléculaires impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier. Au cours de mon post-doctorat, mes recherches étaient principalement centrées sur l'études des fonctions des glutarédoxines et leur rôle dans la biogenèse des centres fer-soufre. En septembre 2013, j'ai été recruté en tant que maître de conférences à l'Université de Lorraine u sein de l’équipe Réponse aux stress et Régulation Redox de l’UMR 1136 UL/INRAE Interactions Arbres/Micro-organismes. Mes activités de recherche s’articulent autour de trois grands thèmes principaux. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier concerne la régulation redox des protéines chez les plantes et l’étude des protéines de la famille des glutarédoxines (GRXs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui sont des oxydoréductases présentes chez la majorité des organismes procaryotes et eucaryotes, excepté certaines bactéries et archaées. Elles sont notamment impliquées dans le maintien de l’homéostasie redox de la cellule au travers de la réduction des ponts disulfure et plus spécifiquement des protéines glutathionylées. Chez les plantes supérieures, il existe environ une trentaine d’isoformes de GRXs. A ce jour, moins d’une dizaine de ces protéines ont été caractérisées finement. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le deuxième thème majeur de recherche concerne l’étude de la biogenèse des centres fer-soufre (Fe-S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le fer est un élément indispensable pour la synthèse de métalloprotéines et notamment les protéines à centre Fe-S qui sont impliquées dans des processus vitaux comme par exemple, la photosynthèse, l’assimilation du soufre et de l’azote. Malgré l’importance des protéines Fe-S dans le fonctionnement des plantes, les connaissances actuelles sur la biogenèse des centres Fe-S sont principalement centrées sur l’identification des différents composants de ce processus mais le rôle de plusieurs d’entre eux reste encore à l’heure actuelle indéfini. D’autre part, les relations entre chacun des composants mais également leurs spécificités vis-à-vis de leurs protéines cibles sont également inconnues, de même que les mécanismes moléculaires sous-jacents impliqués dans le fonctionnement et la régulation de la biogenèse des centres Fe-S. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième thème de mes recherches concerne les mécanismes moléculaires impliqués dans la mobilisation et le transfert de soufre chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette thématique concerne notamment l’étude du rôle des sulfurtransférases (STRs) dans ces processus, sachant que ces enzymes à domaine rhodanese catalysent le transfert d’un atome de soufre d’un donneur à un accepteur nucléophile, et que peu de données existent chez les plantes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'ai obtenu mon habilitation à diriger des recherches en décembre 2020 et j'ai été nommé membre junior de l'Institut Universitaire de France (IUF) pour cinq ans à partir du 1er octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85, pp.103785. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1871 (7), pp.119797. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100429. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boutilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Taupin-Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.712. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571980v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Ischebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast FBPase and SBPase are thioredoxin-linked enzymes with similar architecture but different evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiree D. Guetle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.6779-6784. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606241113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reichheld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Mulliert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.259. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascalita Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne T. Mapolelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibali Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Shakamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boi Hanh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane M. Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586 (21), pp.3894-3899. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorespiration : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-64, 2017, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7225-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not develop a cysteine-specific biosensor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Redox signaling -Deciphering the Language of Redox: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into persulfide-containing proteins and sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedroletti Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of bacterial rhodanese fusion proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox meeting and Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of the French society of photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D.Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Mitocross 2015: mitochondria at the crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Reactive Oxygen and Nitrogen Species in Plants: from model systems to field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop - Sulfur Metabolism in Plants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Meeting of the Institute of Metals in Biology of Grenoble (IMBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between protein persulfidation and oxidative stress in poplar exposed to elevated ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village A2F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genetically-encoded biosensor to monitor an H2S-related metabolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Benchoam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Redox Biology and Medicine (SfRBM) 30th Annual Conference and Society for Free Radical Research International (SFRRI) 21st Biennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punta del Este, Uruguay, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cysteine catabolism of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Cruz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cruz Cruz José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Meyer Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhalleine Tiphaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H.Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FrenchBIC summer school, Methods for studying metals in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FeSBioNet Training School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Hego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nfu2 and Nfu3 act with HCF101 to transfer 4Fe- 4S clusters to PSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Muhlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting and Second Advanced Courses of the IMBG: Metals Homeostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress tolerance II. Section Plant Response to Oxidative Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenesis of iron sulphur proteins and regulatory functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Forum des Jeunes Chercheurs de la Société Française de Biochimie et de Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques mécanismes de transport impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biogenèse des centres fer-soufre à la persulfuration des protéines : identification et caractérisation des acteurs moléculaires impliqués dans le transfert de soufre chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Lorraine, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03098466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Couturier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3127-2669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120435713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207196088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bftSCjYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035830240X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat de biologie forestière en novembre 2007. Mon doctorat concernait l'étude des mécanismes moléculaires impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier. Au cours de mon post-doctorat, mes recherches étaient principalement centrées sur l'études des fonctions des glutarédoxines et leur rôle dans la biogenèse des centres fer-soufre. En septembre 2013, j'ai été recruté en tant que maître de conférences à l'Université de Lorraine u sein de l’équipe Réponse aux stress et Régulation Redox de l’UMR 1136 UL/INRAE Interactions Arbres/Micro-organismes. Mes activités de recherche s’articulent autour de trois grands thèmes principaux. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier concerne la régulation redox des protéines chez les plantes et l’étude des protéines de la famille des glutarédoxines (GRXs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui sont des oxydoréductases présentes chez la majorité des organismes procaryotes et eucaryotes, excepté certaines bactéries et archaées. Elles sont notamment impliquées dans le maintien de l’homéostasie redox de la cellule au travers de la réduction des ponts disulfure et plus spécifiquement des protéines glutathionylées. Chez les plantes supérieures, il existe environ une trentaine d’isoformes de GRXs. A ce jour, moins d’une dizaine de ces protéines ont été caractérisées finement. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le deuxième thème majeur de recherche concerne l’étude de la biogenèse des centres fer-soufre (Fe-S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le fer est un élément indispensable pour la synthèse de métalloprotéines et notamment les protéines à centre Fe-S qui sont impliquées dans des processus vitaux comme par exemple, la photosynthèse, l’assimilation du soufre et de l’azote. Malgré l’importance des protéines Fe-S dans le fonctionnement des plantes, les connaissances actuelles sur la biogenèse des centres Fe-S sont principalement centrées sur l’identification des différents composants de ce processus mais le rôle de plusieurs d’entre eux reste encore à l’heure actuelle indéfini. D’autre part, les relations entre chacun des composants mais également leurs spécificités vis-à-vis de leurs protéines cibles sont également inconnues, de même que les mécanismes moléculaires sous-jacents impliqués dans le fonctionnement et la régulation de la biogenèse des centres Fe-S. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième thème de mes recherches concerne les mécanismes moléculaires impliqués dans la mobilisation et le transfert de soufre chez les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette thématique concerne notamment l’étude du rôle des sulfurtransférases (STRs) dans ces processus, sachant que ces enzymes à domaine rhodanese catalysent le transfert d’un atome de soufre d’un donneur à un accepteur nucléophile, et que peu de données existent chez les plantes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'ai obtenu mon habilitation à diriger des recherches en décembre 2020 et j'ai été nommé membre junior de l'Institut Universitaire de France (IUF) pour cinq ans à partir du 1er octobre 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 85, pp.103785. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1871 (7), pp.119797. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Donnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Remacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100429. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boutilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Taupin-Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.712. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571980v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Ischebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast FBPase and SBPase are thioredoxin-linked enzymes with similar architecture but different evolutionary histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiree D. Guetle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (24), pp.6779-6784. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1606241113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reichheld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Mulliert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.259. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascalita Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Hirasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne T. Mapolelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajini Randeniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibali Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Shakamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boi Hanh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane M. Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil G. Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Kun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586 (21), pp.3894-3899. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing-Huang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.17 - 32. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtAAP11, a high affinity amino acid transporter specifically expressed in differentiating xylem cells of poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1671-1682. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 174 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photorespiration : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-64, 2017, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7225-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Gama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why not develop a cysteine-specific biosensor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Redox signaling -Deciphering the Language of Redox: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into persulfide-containing proteins and sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedroletti Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Kai Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of bacterial rhodanese fusion proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox meeting and Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of the French society of photosynthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D.Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Mitocross 2015: mitochondria at the crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowmya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Reactive Oxygen and Nitrogen Species in Plants: from model systems to field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Ströher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Nadia Albetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop - Sulfur Metabolism in Plants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Meeting of the Institute of Metals in Biology of Grenoble (IMBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-genomic era in poplar : characterization of the ammonium transporter (AMT) family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between protein persulfidation and oxidative stress in poplar exposed to elevated ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin das Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kuzmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village A2F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genetically-encoded biosensor to monitor an H2S-related metabolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayana Benchoam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Redox Biology and Medicine (SfRBM) 30th Annual Conference and Society for Free Radical Research International (SFRRI) 21st Biennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Punta del Este, Uruguay, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cysteine catabolism of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Cruz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cruz Cruz José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Meyer Andreas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ziesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhalleine Tiphaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H.Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamanna Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tourrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FrenchBIC summer school, Methods for studying metals in biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes M Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe H Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FeSBioNet Training School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Hego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta A. Uzarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Muhlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nfu2 and Nfu3 act with HCF101 to transfer 4Fe- 4S clusters to PSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madrid, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Mühlenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Touraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyao Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Subramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting and Second Advanced Courses of the IMBG: Metals Homeostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress tolerance II. Section Plant Response to Oxidative Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenesis of iron sulphur proteins and regulatory functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Forum des Jeunes Chercheurs de la Société Française de Biochimie et de Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Zaffagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Manuel Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen autumnal remobilization in poplar : roles of arginine and cationic amino acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanded family of ammonium transporters in the perennial poplar plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Workshop Plant Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de quelques mécanismes de transport impliqués dans l'absorption et la remobilisation de l'azote chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biogenèse des centres fer-soufre à la persulfuration des protéines : identification et caractérisation des acteurs moléculaires impliqués dans le transfert de soufre chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Lorraine, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03098466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D657411D"/>
+    <w:nsid w:val="504F1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-couturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3127-2669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120435713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207196088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035830240X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree D. Guetle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie J. Mueller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606241113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Cruz Cruz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748276v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10082" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03098466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-couturier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3127-2669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120435713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207196088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bftSCjYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035830240X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree D. Guetle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie J. Mueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606241113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Fa&#255;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01992.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000380v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775345v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Cruz Cruz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595222v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157985v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157973v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748276v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10082" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03098466v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>