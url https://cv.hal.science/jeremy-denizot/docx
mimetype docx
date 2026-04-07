--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -999,269 +999,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917127v1</w:t>
+                <w:t xml:space="preserve">hal-01730371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01730371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarcad1 mediates microbiota-induced inflammation in mouse and coordinates gene expression in the intestinal epithelium</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Martinez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19032. </w:t>
@@ -2085,78 +2085,78 @@
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (3), pp.428 - 437. </w:t>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.428-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-306944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928389v1</w:t>
+                <w:t xml:space="preserve">hal-04616080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced hypoxia responsive element demethylation increases CEACAM6 expression, favouring Crohn's disease-associated Escherichia coli colonisation</w:t>
               </w:r>
@@ -2219,78 +2219,78 @@
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (3), pp.428-437. </w:t>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.428 - 437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-306944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616080v1</w:t>
+                <w:t xml:space="preserve">hal-01928389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae CNCM I-3856 Prevents Colitis Induced by AIEC Bacteria in the Transgenic Mouse Model Mimicking Crohnʼs Disease</w:t>
               </w:r>
@@ -3314,527 +3314,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
+                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-REEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974385v1</w:t>
+                <w:t xml:space="preserve">hal-04974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">G-REEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959285v1</w:t>
+                <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974290v1</w:t>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t>
               </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of type VI secretion systems in virulence of adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,103 +5232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
@@ -5722,260 +5722,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
+                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-RREMI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977447v1</w:t>
+                <w:t xml:space="preserve">hal-04977395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t>
+                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">G-RREMI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977395v1</w:t>
+                <w:t xml:space="preserve">hal-04977447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>