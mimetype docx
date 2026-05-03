--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -999,269 +999,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730371v1</w:t>
+                <w:t xml:space="preserve">hal-02917127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02917127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarcad1 mediates microbiota-induced inflammation in mouse and coordinates gene expression in the intestinal epithelium</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Martinez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19032. </w:t>
@@ -3314,195 +3314,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Douadi</w:t>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974290v1</w:t>
+                <w:t xml:space="preserve">hal-04959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,225 +3534,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G-REEMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959285v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of type VI secretion systems in virulence of adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,316 +5226,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+                <w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
+              <w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959963v1</w:t>
+                <w:t xml:space="preserve">hal-04977540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Barnich</w:t>
+                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977540v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChiA, a virulence factor playing a role in adherent and invasive E. coli (AIEC) pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,260 +5722,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t>
+                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">G-RREMI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977395v1</w:t>
+                <w:t xml:space="preserve">hal-04977447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
+                <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN'S DISEASE PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-RREMI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977447v1</w:t>
+                <w:t xml:space="preserve">hal-04977395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIGENETIC MASTER REGULATORS HDAC1 AND HDAC5 CONTROL PATHOBIONT ENTEROBACTERIA COLONIZATION IN ILEAL MUCOSA IN CROHN’S DISEASE PATIENTS</w:t>
               </w:r>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>