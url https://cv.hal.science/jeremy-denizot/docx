--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -999,269 +999,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917127v1</w:t>
+                <w:t xml:space="preserve">hal-01730371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherent-Invasive E. coli: Update on the Lifestyle of a Troublemaker in Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01730371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smarcad1 mediates microbiota-induced inflammation in mouse and coordinates gene expression in the intestinal epithelium</w:t>
               </w:r>
@@ -1375,252 +1375,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When adherent-invasive E. coli plays with host glycosylation: Does it open new perspectives for therapeutic strategies in Crohn's disease?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.102752⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912994v1</w:t>
+                <w:t xml:space="preserve">hal-02917129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl-donor supplementation prevents intestinal colonization by Adherent-invasive E. coli in a mouse model of crohn's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When adherent-invasive E. coli plays with host glycosylation: Does it open new perspectives for therapeutic strategies in Crohn's disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.12922. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69472-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.102752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917129v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome organization and chromatin analysis identify transcriptional downregulation of insulin-like growth factor signaling as a hallmark of aging in developing B cells</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Martinez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19032. </w:t>
@@ -2776,278 +2776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t>
+                <w:t xml:space="preserve">Importance of Bacteria as Trigger in Inflammatory Bowel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Barreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastrointestinal &amp; Digestive System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-069x.s8-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928192v1</w:t>
+                <w:t xml:space="preserve">hal-01928200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Bacteria as Trigger in Inflammatory Bowel Disease</w:t>
+                <w:t xml:space="preserve">Adherent-Invasive Escherichia coli Induce Claudin-2 Expression and Barrier Defect in CEABAC10 Mice and Crohnʼs Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dreux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos H.F. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastrointestinal &amp; Digestive System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 01, pp.S8. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.294 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2161-069x.s8-003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928200v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions with M cells and macrophages as key steps in the pathogenesis of enterohemorrhagic Escherichia coli infections</w:t>
               </w:r>
@@ -3314,527 +3314,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fargeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de Clercq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959285v1</w:t>
+                <w:t xml:space="preserve">hal-04974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Fargeas</w:t>
+                <w:t xml:space="preserve">Élaboration d'une formulation combinant souches bactériennes et extraits végétaux ciblant les souches « Adherent Invasive Escherichia coli » (AIEC) associées à la maladie de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-REEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nutrition &amp; Microbiote (De la prévention à la thérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biothérapies, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974385v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
+                <w:t xml:space="preserve">Presentation of endochitinase ChiA, a virulence factor involved in the pathogenecity of adherent and invasive Escherichia coli associated with Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">G-REEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974290v1</w:t>
+                <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChiA, a major player in the pathogenicity of adherent and invasive E. coli bacteria (AIEC) associated with Crohn's disease.</w:t>
+                <w:t xml:space="preserve">ChiA, un acteur majeur impliqué dans le pouvoir pathogène des bactéries E. coli adhérentes et invasives (AIEC) associées à la maladie de Crohn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale SVSAE (Sciences de la Vie, de la Santé, de l'Agronomie et de l'Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée des microbiologistes de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974353v1</w:t>
+                <w:t xml:space="preserve">hal-04974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of HIF2-a in iron bioavailability against adherent invasive Escherichia Coli infection.</w:t>
               </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,51 +4510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime enrichi en molécules donneuses de groupements méthyles limite la colonisation intestinale par les E. coli adhérents et invasifs associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime enrichi en molécules donneuses de groupements méthyles limite la colonisation intestinale par les E. coli adhérents et invasifs associées à la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of type VI secretion systems in virulence of adherent-invasive &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Chitinase 3-like 1 (CHI3L1) and bacterial protein ChiA : a decisive step for Crohn’s disease-associated adherent and invasive E. coli to enter within human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,316 +5226,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Barnich</w:t>
+                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977540v1</w:t>
+                <w:t xml:space="preserve">hal-04959963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combination of probiotics and plant extracts targeting Adherent-Invasive Escherichia coli associated with Crohn's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Leclaire</w:t>
+                <w:t xml:space="preserve">AIEC LF82 cobB Deacetylase Targets the Intestinal Epithelial Cell Nucleus to Enhance Adhesion and Regulate Inflammation During Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final symposium of the Microbiota cross-cutting program of Inserm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris necker, France</w:t>
+              <w:t xml:space="preserve">Programme Transverse Microbiote Inserm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959963v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChiA, a virulence factor playing a role in adherent and invasive E. coli (AIEC) pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH METHYL DIET IMPAIRS E. COLI OVERGROWTH, LIMITS AIEC COLONIZATION AND INFLAMMATION BY EPIGENETIC REGULATION OF GENES EXPRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle C Arthur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2025-335331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Clercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denizot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ragot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dambrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2127444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kazakevych" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Liebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Portovedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Mosavie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01976-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gimier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69472-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Koohy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matheson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoenfelder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stellato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1489-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01759208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fellows" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cuomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02651-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Martinez-Medina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Uhrhammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-306944" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000280" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Billig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barnich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2010.01.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-304119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-069x.s8-003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.F. Chan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanquet-Diot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;l&#233;l&#233; Sim&#233;on Bakyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Clercq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leclaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Delanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Coudray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chassaing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF1MM04" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>