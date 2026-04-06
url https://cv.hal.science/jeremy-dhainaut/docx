--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -196,4225 +196,4225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly synthesis of Cu-modified urchin flower-like graphitic carbon nitride for efficient nitrophenol reduction</w:t>
+                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tai</w:t>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Mohamed Boundor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zhong</w:t>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.102692. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096372v1</w:t>
+                <w:t xml:space="preserve">hal-04889304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
+                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+                <w:t xml:space="preserve">Amine Zakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boundor</w:t>
+                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Chen</w:t>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Couzon</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, Part 2, pp.133998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889304v1</w:t>
+                <w:t xml:space="preserve">hal-05116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
+                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zakhia</w:t>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aicha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 376, Part 2, pp.133998. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.e202500155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116406v1</w:t>
+                <w:t xml:space="preserve">hal-04960089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
+                <w:t xml:space="preserve">Zeolitized Clays and Their Use for the Capture and Photo-Fenton Degradation of Methylene Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+                <w:t xml:space="preserve">Koffi Siméon Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Anouar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">E. Tchirioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Catalysts, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15020188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960089v1</w:t>
+                <w:t xml:space="preserve">hal-05009759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolitized Clays and Their Use for the Capture and Photo-Fenton Degradation of Methylene Blue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Siméon Kouadio</w:t>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tchirioua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal15020188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009759v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias El Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008616v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly synthesis of Cu-modified urchin flower-like graphitic carbon nitride for efficient nitrophenol reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">S. Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">R. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias El Rassi</w:t>
+                <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.102692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676105v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Insights in environmental engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kennes</w:t>
+                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Bello-Mendoza</w:t>
+                <w:t xml:space="preserve">Peggy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingguo Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenve.2024.1475091⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, pp.112975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731964v1</w:t>
+                <w:t xml:space="preserve">hal-04428231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Conversion to Glycols over a Carbon-Supported Ni-W&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;C Nanocatalyst: The N-Doping Effect on Catalyst Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Boulos</w:t>
+                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Dhainaut</w:t>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c01978⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675586v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF‐derived Ni‐WxC/carbon catalysts: Application to cellulose conversion into glycols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neethu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boulos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Journal of Physical Chemistry C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604324v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature, the Content and the Preparation Method of Zeolite‐Polymer Mixtures on the Pyrolysis of Linear Low‐Density Polyethylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 491, pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625783v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vandenbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ChemSusChem, 17 (11), pp.e202400540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428231v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Kurzydym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, 378, pp.113261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611959v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stability of Iodine Species Trapped in Titanium‐Based MOFs: MIL‐125 and MIL‐125_NH 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Small, 20 (35), pp.e2400265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202400265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635063v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mater. Today Sustain., 28, pp.100998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2024.100998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595654v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Borophene: A piezocatalyst for water remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676205v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+                <w:t xml:space="preserve">Virucidal activity of porphyrin-based metal-organic frameworks against highly pathogenic coronaviruses and hepatitis C virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Raczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Martin de Fourchambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400540⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Materials Today Bio, 28, pp.101165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2024.101165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581316v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Iodine Species Trapped in Titanium‐Based MOFs: MIL‐125 and MIL‐125_NH 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Green synthesis of MOF-based textile composites for the degradation of a chemical warfare agent simulant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202400265⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dalton Transactions, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3dt03359g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582684v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+                <w:t xml:space="preserve">Cellulose Conversion to Glycols over a Carbon-Supported Ni-W&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;C Nanocatalyst: The N-Doping Effect on Catalyst Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2024.100998⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (14), pp.16086-16096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817918v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borophene: A piezocatalyst for water remediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Insights in environmental engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditi Sharma</w:t>
+                <w:t xml:space="preserve">Ricardo Bello-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qingguo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cc00463a⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Environmental Engineering, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenve.2024.1475091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566722v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virucidal activity of porphyrin-based metal-organic frameworks against highly pathogenic coronaviruses and hepatitis C virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Bouquet</w:t>
+                <w:t xml:space="preserve">Effect of the Nature, the Content and the Preparation Method of Zeolite‐Polymer Mixtures on the Pyrolysis of Linear Low‐Density Polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arango-Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imelda Raczkiewicz</w:t>
+                <w:t xml:space="preserve">Sophie Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Martin de Fourchambault</w:t>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2024.101165⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202400072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692300v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of MOF-based textile composites for the degradation of a chemical warfare agent simulant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Couzon</w:t>
+                <w:t xml:space="preserve">MOF‐derived Ni‐WxC/carbon catalysts: Application to cellulose conversion into glycols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hardy</w:t>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Dalton Transactions, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ChemCatChem, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3dt03359g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725356v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron nitride embedded in chitosan hydrogel as a hydrophobic, promising metal-free, sustainable antibacterial material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kedzierska</w:t>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wronska</w:t>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Katir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Materials Advances, 4, pp.5191-5199. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 342, pp.123400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma00445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288735v1</w:t>
+                <w:t xml:space="preserve">hal-04261835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Teles</w:t>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Gueddida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 331, pp.122672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+                <w:t xml:space="preserve">hal-04249843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 331, pp.122672. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249843v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Materials &amp; Interfaces, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261835v1</w:t>
+                <w:t xml:space="preserve">hal-04279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Moutamenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Nicolas Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Alexandre Mussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, ACS Applied Materials &amp; Interfaces, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Mesoporous Silica Nanoparticles: Smart Delivery Platform, 15 (2), pp.390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279250v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials Today Sustainability, pp.100394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959132v1</w:t>
+                <w:t xml:space="preserve">hal-04075332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075332v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test Bench Development and Application to a Parametric Experimental Study on the Dynamic Adsorption Capacity of Noble Gases (Kr, Xe) in the Metal–Organic Framework HKUST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nguyen Sadassivame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Sfeir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Riad Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (48), pp.20727-20740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053396v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04314196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench Development and Application to a Parametric Experimental Study on the Dynamic Adsorption Capacity of Noble Gases (Kr, Xe) in the Metal–Organic Framework HKUST-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Nguyen Sadassivame</w:t>
+                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Massaloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Sarraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chantereau</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03042⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04314196v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Boron nitride embedded in chitosan hydrogel as a hydrophobic, promising metal-free, sustainable antibacterial material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kedzierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">N. Wronska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">N. Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials Advances, 4, pp.5191-5199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249836v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
               </w:r>
@@ -4426,77 +4426,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
@@ -4534,77 +4534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based Synthesis of Zr6-Based Metal–Organic Framework Nanocrystals with Sulfonate Functions: Structural Features and Application to Fructose Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,610 +4662,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Abramova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coordination Chemistry Reviews, 467, pp.214598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588293v1</w:t>
+                <w:t xml:space="preserve">hal-03681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Campagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Coordination Chemistry Reviews, 467, pp.214598. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Applied Materials &amp; Interfaces, 14 (8), pp.10669-10680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681536v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La1-x(Sr, Na, K)xMnO3 perovskites for HCHO oxidation: the role of oxygen species on the catalytic mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">From Metal-Organic Framework Powders to Shaped Solids: Recent Developments and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.119955⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Materials Advances, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ma00630d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138753v1</w:t>
+                <w:t xml:space="preserve">hal-03373024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Metal-Organic Framework Powders to Shaped Solids: Recent Developments and Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La1-x(Sr, Na, K)xMnO3 perovskites for HCHO oxidation: the role of oxygen species on the catalytic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Materials Advances, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 287, pp.119955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ma00630d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.119955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373024v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,103 +5342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
@@ -5470,758 +5470,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaële Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Ueoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915940v1</w:t>
+                <w:t xml:space="preserve">hal-02998773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998773v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical porous ε-MnO2 from perovskite precursor: Application to the formaldehyde total oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 388, pp.124146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Ueoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Applied Materials &amp; Interfaces, 12, pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974158v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.4652-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510689v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avci-Camur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,100 +6357,100 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00338B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580213v1</w:t>
+                <w:t xml:space="preserve">hal-04732868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avci-Camur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,100 +6491,100 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE00338B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732868v1</w:t>
+                <w:t xml:space="preserve">hal-01580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,351 +6651,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilia Piana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Guizard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (13), pp.1888-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133180v1</w:t>
+                <w:t xml:space="preserve">hal-01068778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilia Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (83), pp.12572-12574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068778v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient route to highly organized, tunable macroporous-mesoporous alumina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7117,64 +7117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Congress of Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Zéolithes (GFZ), Mar 2025, Blériot-Plage, France</w:t>
@@ -7203,90 +7203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the catalytic reductive amination of hydroxyacetone amination over RUWXC/AC Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firat Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,103 +7328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF-based porous microspheres: Innovative hybrid materials for CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
@@ -7453,103 +7453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF/chitosan composites for the capture of gaseous iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -7578,103 +7578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchically porous MOF-biopolymer beads for CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Obernai, France</w:t>
@@ -7703,103 +7703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Formaldehyde catalytic oxidation of silica-supported Pt nanoparticles with tailored silanol density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7850,51 +7850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,90 +7945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shaping of zirconium-based Metal-Organic Frameworks for applications in adsorption and catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,77 +8096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -8195,103 +8195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
@@ -8320,90 +8320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten carbides and nitrides supported on natural polymers-derived carbons for One-pot hydrogenolysis of cellulose to diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8445,103 +8445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Shaped UiO-66_NH2 Metal-Organic Framework for Gaseous Iodine Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -8570,77 +8570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Zr-UiO-66 with Tuned Acidity and their Performance in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8691,103 +8691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic fr amework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Réunion Annuelle du Groupe Français des Zéolithes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8812,103 +8812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic framework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueoka Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8933,103 +8933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
@@ -9058,103 +9058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite topotactic conversion into multiporous manganese oxide via acid treatment and its use for formaldehyde remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -9209,77 +9209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9472,51 +9472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Laurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,103 +9558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’oxyde de manganèse à porosité multiple par transformation pseudomorphique de LaMnO3 : application à l’élimination du formaldéhyde à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -9683,51 +9683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From micron- to centimeter-sized MOF objects - The influence of compression on MOFs properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Troyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,691 +9834,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of Zr-MOF/polyester composites for the degradation of nerve agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Metal Organic Frameworks and Porous Polymers (EUROMOF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
+              <w:t xml:space="preserve">EUROMOF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287621v1</w:t>
+                <w:t xml:space="preserve">hal-04400282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hachham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMOF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400282v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Borophene: A piezocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295147v1</w:t>
+                <w:t xml:space="preserve">hal-04295127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borophene: A piezocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ferri</w:t>
+                <w:t xml:space="preserve">Cellulose conversion to glycols over DUT-8(Ni) derived nickel-tungsten/carbons: selectivity tuning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">GECAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295127v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose conversion to glycols over DUT-8(Ni) derived nickel-tungsten/carbons: selectivity tuning.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Marceau</w:t>
+                <w:t xml:space="preserve">Facile synthesis of Zr-MOF/polyester composites for the degradation of nerve agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Taieb Bakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Metal Organic Frameworks and Porous Polymers (EUROMOF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303346v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Characterization of Surface Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,77 +10586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,103 +10711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis (FCCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France. </w:t>
@@ -10836,103 +10836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 acidity in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
@@ -10993,51 +10993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’identification d’inhibiteurs de croissance pour la synthèse de cristaux de zéolithes de taille nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Haute Alsace - Mulhouse, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012MULH8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11154,51 +11154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93F7CDF9"/>
+    <w:nsid w:val="88AD4EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11385,51 +11385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00338B" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00338B" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>