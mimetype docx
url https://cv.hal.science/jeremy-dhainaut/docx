--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -162,463 +162,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
+                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+                <w:t xml:space="preserve">Amine Zakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boundor</w:t>
+                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Chen</w:t>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Couzon</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, Part 2, pp.133998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889304v1</w:t>
+                <w:t xml:space="preserve">hal-05116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
+                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zakhia</w:t>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
+                <w:t xml:space="preserve">Aicha Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.e202500155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116406v1</w:t>
+                <w:t xml:space="preserve">hal-04960089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+                <w:t xml:space="preserve">Mohamed Boundor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Anouar</w:t>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (5), pp.e202500155. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960089v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolitized Clays and Their Use for the Capture and Photo-Fenton Degradation of Methylene Blue</w:t>
               </w:r>
@@ -630,51 +630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Siméon Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tchirioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Catalysts, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -702,351 +702,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
+                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias El Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008616v1</w:t>
+                <w:t xml:space="preserve">hal-04676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias El Rassi</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676105v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly synthesis of Cu-modified urchin flower-like graphitic carbon nitride for efficient nitrophenol reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,857 +1104,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428231v1</w:t>
+                <w:t xml:space="preserve">hal-04635063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neethu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Journal of Physical Chemistry C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635063v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
+                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neethu Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moissette</w:t>
+                <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lafon</w:t>
+                <w:t xml:space="preserve">T. Vandenbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ChemSusChem, 17 (11), pp.e202400540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611959v1</w:t>
+                <w:t xml:space="preserve">hal-04581316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rossato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Kurzydym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, 378, pp.113261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595654v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 491, pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581316v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Kurzydym</w:t>
+                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, 378, pp.113261. </w:t>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, pp.112975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676205v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Iodine Species Trapped in Titanium‐Based MOFs: MIL‐125 and MIL‐125_NH 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2005,103 +2005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Mater. Today Sustain., 28, pp.100998. </w:t>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,64 +2273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virucidal activity of porphyrin-based metal-organic frameworks against highly pathogenic coronaviruses and hepatitis C virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Raczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,103 +2407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green synthesis of MOF-based textile composites for the degradation of a chemical warfare agent simulant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dalton Transactions, </w:t>
@@ -2554,64 +2554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Conversion to Glycols over a Carbon-Supported Ni-W&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;C Nanocatalyst: The N-Doping Effect on Catalyst Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Insights in environmental engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arango-Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF‐derived Ni‐WxC/carbon catalysts: Application to cellulose conversion into glycols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firat Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,965 +3054,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Materials &amp; Interfaces, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261835v1</w:t>
+                <w:t xml:space="preserve">hal-04279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 331, pp.122672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249843v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Moutamenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Mesoporous Silica Nanoparticles: Smart Delivery Platform, 15 (2), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials Today Sustainability, pp.100394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279250v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 331, pp.122672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959132v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075332v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Sfeir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 342, pp.123400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053396v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Bench Development and Application to a Parametric Experimental Study on the Dynamic Adsorption Capacity of Noble Gases (Kr, Xe) in the Metal–Organic Framework HKUST-1</w:t>
               </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nguyen Sadassivame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Massaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,103 +4132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
@@ -4266,51 +4266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron nitride embedded in chitosan hydrogel as a hydrophobic, promising metal-free, sustainable antibacterial material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kedzierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wronska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Katir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Materials Advances, 4, pp.5191-5199. </w:t>
@@ -4394,649 +4394,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Based Synthesis of Zr6-Based Metal–Organic Framework Nanocrystals with Sulfonate Functions: Structural Features and Application to Fructose Dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Applied Nano Materials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644995v1</w:t>
+                <w:t xml:space="preserve">hal-03794329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Synthesis of Zr6-Based Metal–Organic Framework Nanocrystals with Sulfonate Functions: Structural Features and Application to Fructose Dehydration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
+                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ACS Applied Nano Materials, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794329v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nerisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Applied Materials &amp; Interfaces, 14 (8), pp.10669-10680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681536v1</w:t>
+                <w:t xml:space="preserve">hal-03588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nerisson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ACS Applied Materials &amp; Interfaces, 14 (8), pp.10669-10680. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coordination Chemistry Reviews, 467, pp.214598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03588293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Metal-Organic Framework Powders to Shaped Solids: Recent Developments and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Materials Advances, </w:t>
@@ -5074,103 +5074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La1-x(Sr, Na, K)xMnO3 perovskites for HCHO oxidation: the role of oxygen species on the catalytic mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 287, pp.119955. </w:t>
@@ -5202,892 +5202,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hortense Desjonqueres</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125890⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217786v1</w:t>
+                <w:t xml:space="preserve">hal-03373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+                <w:t xml:space="preserve">Olivia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Hortense Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 416, pp.125890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373611v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998773v1</w:t>
+                <w:t xml:space="preserve">hal-02974158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hierarchical porous ε-MnO2 from perovskite precursor: Application to the formaldehyde total oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388, pp.124146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974158v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical porous ε-MnO2 from perovskite precursor: Application to the formaldehyde total oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Xu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Ueoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124146⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Applied Materials &amp; Interfaces, 12, pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998791v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryota Ueoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, ACS Applied Materials &amp; Interfaces, 12, pp.10983 - 10992. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510689v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6151,77 +6151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6357,704 +6357,570 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (29), pp.4211-4218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE00338B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732868v1</w:t>
+                <w:t xml:space="preserve">hal-01580213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ce00338b⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580213v1</w:t>
+                <w:t xml:space="preserve">hal-01383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics4010006⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (13), pp.1888-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383267v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilia Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (83), pp.12572-12574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068778v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An efficient route to highly organized, tunable macroporous-mesoporous alumina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Guizard</w:t>
-[...60 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (36), pp.12896-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja9056486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7064,2656 +6930,2656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of porous adsorbents for the selective trapping of I2/CH3I in the presence of a large excess of contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaitan-Germaine Olorounto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Congress of Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Zéolithes (GFZ), Mar 2025, Blériot-Plage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the catalytic reductive amination of hydroxyacetone amination over RUWXC/AC Catalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Marceau</w:t>
+                <w:t xml:space="preserve">MOF-based porous microspheres: Innovative hybrid materials for CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303307v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-based porous microspheres: Innovative hybrid materials for CO2 adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+                <w:t xml:space="preserve">MOF/chitosan composites for the capture of gaseous iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325133v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF/chitosan composites for the capture of gaseous iodine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hierarchically porous MOF-biopolymer beads for CO2 storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303278v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically porous MOF-biopolymer beads for CO2 storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">New insights on the catalytic reductive amination of hydroxyacetone amination over RUWXC/AC Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300587v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Formaldehyde catalytic oxidation of silica-supported Pt nanoparticles with tailored silanol density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shaping of zirconium-based Metal-Organic Frameworks for applications in adsorption and catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nérisson</w:t>
+                <w:t xml:space="preserve">Etude de la mise en forme de supports de catalyseurs à porosité hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium of the Romanian Catalysis Society (ROMCAT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Baile Gorova, Romania</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279189v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la mise en forme de supports de catalyseurs à porosité hiérarchisée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">The shaping of zirconium-based Metal-Organic Frameworks for applications in adsorption and catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium of the Romanian Catalysis Society (ROMCAT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baile Gorova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291683v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten carbides and nitrides supported on natural polymers-derived carbons for One-pot hydrogenolysis of cellulose to diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Shaped UiO-66_NH2 Metal-Organic Framework for Gaseous Iodine Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Zr-UiO-66 with Tuned Acidity and their Performance in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic fr amework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Réunion Annuelle du Groupe Français des Zéolithes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic framework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueoka Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite topotactic conversion into multiporous manganese oxide via acid treatment and its use for formaldehyde remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+                <w:t xml:space="preserve">Lessons Learnt During Commissioning and One Year of Operation of the ROBUSTA-1B 1U CubeSat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Laurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515365v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de monolithes de silice mésoporeuse à porosités hiérarchisées à l’aide de porogènes polymériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Is Ionizing Dose a Concern for CubeSats? ROBUSTA-1B a Go and Find Out for Yourself Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Laurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515347v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learnt During Commissioning and One Year of Operation of the ROBUSTA-1B 1U CubeSat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hesse</w:t>
+                <w:t xml:space="preserve">Elaboration de monolithes de silice mésoporeuse à porosités hiérarchisées à l’aide de porogènes polymériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958710v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ionizing Dose a Concern for CubeSats? ROBUSTA-1B a Go and Find Out for Yourself Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hesse</w:t>
+                <w:t xml:space="preserve">Perovskite topotactic conversion into multiporous manganese oxide via acid treatment and its use for formaldehyde remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958661v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’oxyde de manganèse à porosité multiple par transformation pseudomorphique de LaMnO3 : application à l’élimination du formaldéhyde à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From micron- to centimeter-sized MOF objects - The influence of compression on MOFs properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9735,88 +9601,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Réunion Annuelle du Groupe Francais des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marne La Vallée France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9826,337 +9692,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hachham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMOF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400282v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Perret</w:t>
+                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
+              <w:t xml:space="preserve">EUROMOF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295147v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borophene: A piezocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,87 +10041,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose conversion to glycols over DUT-8(Ni) derived nickel-tungsten/carbons: selectivity tuning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firat Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,713 +10129,713 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis of Zr-MOF/polyester composites for the degradation of nerve agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Taieb Bakouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Metal Organic Frameworks and Porous Polymers (EUROMOF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Characterization of Surface Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association on Applications of Surface and Interface Analysis - ECASIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis (FCCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 acidity in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10979,114 +10845,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’identification d’inhibiteurs de croissance pour la synthèse de cristaux de zéolithes de taille nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Haute Alsace - Mulhouse, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012MULH8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01208141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11154,51 +11020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88AD4EDA"/>
+    <w:nsid w:val="6CFCCE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11385,51 +11251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00338B" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>