--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -196,4847 +196,4847 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
+                <w:t xml:space="preserve">Self-assembly synthesis of Cu-modified urchin flower-like graphitic carbon nitride for efficient nitrophenol reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zakhia</w:t>
+                <w:t xml:space="preserve">S. Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">R. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 376, Part 2, pp.133998. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.102692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116406v1</w:t>
+                <w:t xml:space="preserve">hal-05096372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
+                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Anouar</w:t>
+                <w:t xml:space="preserve">Mohamed Boundor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960089v1</w:t>
+                <w:t xml:space="preserve">hal-04889304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-induced reticular growth of UiO-66_NH 2 in chitosan films: adsorption of iodine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on the removal and degradation methods of chloridazon and its metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boundor</w:t>
+                <w:t xml:space="preserve">Amine Zakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Chen</w:t>
+                <w:t xml:space="preserve">Laetitia Balliano Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Couzon</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ACS Applied Materials &amp; Interfaces, 17 (2), pp.3952-3961. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, Part 2, pp.133998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c18621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04889304v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolitized Clays and Their Use for the Capture and Photo-Fenton Degradation of Methylene Blue</w:t>
+                <w:t xml:space="preserve">Alginate versus Chitosan for Templating Growth and Shaping HKUST‐1 as Porous CO2‐Adsorbent Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Siméon Kouadio</w:t>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tchirioua</w:t>
+                <w:t xml:space="preserve">Aicha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal15020188⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.e202500155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202500155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009759v1</w:t>
+                <w:t xml:space="preserve">hal-04960089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeolitized Clays and Their Use for the Capture and Photo-Fenton Degradation of Methylene Blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+                <w:t xml:space="preserve">Koffi Siméon Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Tchirioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Catalysts, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15020188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676105v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Elias El Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008616v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly synthesis of Cu-modified urchin flower-like graphitic carbon nitride for efficient nitrophenol reduction</w:t>
+                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zhong</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.102692. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.102692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096372v1</w:t>
+                <w:t xml:space="preserve">hal-05008616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Editorial: Insights in environmental engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Bello-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingguo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Environmental Engineering, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenve.2024.1475091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635063v1</w:t>
+                <w:t xml:space="preserve">hal-04731964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose Conversion to Glycols over a Carbon-Supported Ni-W&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;C Nanocatalyst: The N-Doping Effect on Catalyst Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lafon</w:t>
+                <w:t xml:space="preserve">J. Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (14), pp.16086-16096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611959v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Nature, the Content and the Preparation Method of Zeolite‐Polymer Mixtures on the Pyrolysis of Linear Low‐Density Polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perret</w:t>
+                <w:t xml:space="preserve">Paola Arango-Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+                <w:t xml:space="preserve">Guillaume Corjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400540⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202400072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581316v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOF‐derived Ni‐WxC/carbon catalysts: Application to cellulose conversion into glycols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ChemCatChem, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676205v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, pp.112975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595654v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and effectiveness of archetypal Metal-Organic Frameworks (HKUST-1, UiO-66, MIL-53, MIL-125) against coronaviruses (HCoV-229E and SARS-CoV-2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Chemical shaping of CPO-27-M (M = Co, Ni) through an in-situ crystallization within chitosan hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112975⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc02082k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428231v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Iodine Species Trapped in Titanium‐Based MOFs: MIL‐125 and MIL‐125_NH 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Resolving Transformative Reactions in Zeolites under Catalytic Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neethu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202400265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Journal of Physical Chemistry C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582684v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">Carbon supported Ru-Ni and Ru-W catalysts for the transformation of hydroxyacetone and saccharides into glycol-derived primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vandenbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2024.100998⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ChemSusChem, 17 (11), pp.e202400540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817918v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borophene: A piezocatalyst for water remediation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Insights into the nature of Zr-species in MFI-type Zr-metallosilicates by using bulk and surface techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Kurzydym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Microporous and Mesoporous Materials, 378, pp.113261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc00463a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566722v1</w:t>
+                <w:t xml:space="preserve">hal-04676205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virucidal activity of porphyrin-based metal-organic frameworks against highly pathogenic coronaviruses and hepatitis C virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réunion annuelle du Réseau des jeunes chimistes de la SCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 491, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2024.101165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04692300v1</w:t>
+                <w:t xml:space="preserve">hal-04595654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of MOF-based textile composites for the degradation of a chemical warfare agent simulant.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stability of Iodine Species Trapped in Titanium‐Based MOFs: MIL‐125 and MIL‐125_NH 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3dt03359g⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Small, 20 (35), pp.e2400265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202400265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725356v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Conversion to Glycols over a Carbon-Supported Ni-W&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt;C Nanocatalyst: The N-Doping Effect on Catalyst Stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Rataboul</w:t>
+                <w:t xml:space="preserve">Graphene oxide-containing chitosan@HKUST-1 beads with increased chemical stability for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dhainaut</w:t>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c01978⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mater. Today Sustain., 28, pp.100998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2024.100998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675586v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Insights in environmental engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borophene: A piezocatalyst for water remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Bello-Mendoza</w:t>
+                <w:t xml:space="preserve">Aditi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingguo Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenve.2024.1475091⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemical Communications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cc00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731964v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature, the Content and the Preparation Method of Zeolite‐Polymer Mixtures on the Pyrolysis of Linear Low‐Density Polyethylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Virucidal activity of porphyrin-based metal-organic frameworks against highly pathogenic coronaviruses and hepatitis C virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orfeas-Evangelos Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Heymans</w:t>
+                <w:t xml:space="preserve">Imelda Raczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Martin de Fourchambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202400072⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Materials Today Bio, 28, pp.101165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2024.101165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625783v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF‐derived Ni‐WxC/carbon catalysts: Application to cellulose conversion into glycols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Green synthesis of MOF-based textile composites for the degradation of a chemical warfare agent simulant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Perret</w:t>
+                <w:t xml:space="preserve">Pauline Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rataboul</w:t>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ChemCatChem, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dalton Transactions, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt03359g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604324v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Boron nitride embedded in chitosan hydrogel as a hydrophobic, promising metal-free, sustainable antibacterial material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">M. Kedzierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">N. Wronska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials Advances, 4, pp.5191-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279250v1</w:t>
+                <w:t xml:space="preserve">hal-04288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 331, pp.122672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053396v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959132v1</w:t>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 342, pp.123400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075332v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the critical role of silanol in Pt/SiO2 for room temperature HCHO oxidation: An experimental and DFT study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+                <w:t xml:space="preserve">Enhanced Gas Adsorption in HKUST-1@Chitosan Aerogels, Cryogels, and Xerogels : An Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122672⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ACS Applied Materials &amp; Interfaces, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249843v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of cationic defects over the surface reactivity of manganite-based perovskites for low temperature catalytic oxidation of formaldehyde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Moutamenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123400⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Mesoporous Silica Nanoparticles: Smart Delivery Platform, 15 (2), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261835v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench Development and Application to a Parametric Experimental Study on the Dynamic Adsorption Capacity of Noble Gases (Kr, Xe) in the Metal–Organic Framework HKUST-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chantereau</w:t>
+                <w:t xml:space="preserve">Hierarchically Porous ZIF-67/Chitosan Beads with High Surface Area and Strengthened Mechanical Properties: Application to CO2 Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03042⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials Today Sustainability, pp.100394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04314196v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Test Bench Development and Application to a Parametric Experimental Study on the Dynamic Adsorption Capacity of Noble Gases (Kr, Xe) in the Metal–Organic Framework HKUST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nguyen Sadassivame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Anaïs Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+                <w:t xml:space="preserve">Riad Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (48), pp.20727-20740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249836v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04314196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron nitride embedded in chitosan hydrogel as a hydrophobic, promising metal-free, sustainable antibacterial material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kedzierska</w:t>
+                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wronska</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Katir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Materials Advances, 4, pp.5191-5199. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma00445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288735v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Synthesis of Zr6-Based Metal–Organic Framework Nanocrystals with Sulfonate Functions: Structural Features and Application to Fructose Dehydration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02916⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794329v1</w:t>
+                <w:t xml:space="preserve">hal-03644995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Based Synthesis of Zr6-Based Metal–Organic Framework Nanocrystals with Sulfonate Functions: Structural Features and Application to Fructose Dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Applied Nano Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644995v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Abramova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coordination Chemistry Reviews, 467, pp.214598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588293v1</w:t>
+                <w:t xml:space="preserve">hal-03681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous textile composites (PTCs) for the removal and the decomposition of chemical warfare agents (CWAs) – A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extrusion-Spheronization of UiO-66 and UiO-66_NH2 into Robust-Shaped Solids and Their Use for Gaseous Molecular Iodine, Xenon, and Krypton Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Campagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Coordination Chemistry Reviews, 467, pp.214598. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ACS Applied Materials &amp; Interfaces, 14 (8), pp.10669-10680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c21380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681536v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Metal-Organic Framework Powders to Shaped Solids: Recent Developments and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Materials Advances, </w:t>
@@ -5074,103 +5074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La1-x(Sr, Na, K)xMnO3 perovskites for HCHO oxidation: the role of oxygen species on the catalytic mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 287, pp.119955. </w:t>
@@ -5208,103 +5208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
@@ -5342,64 +5342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and radioactive gaseous iodine-131 retention capacity of binderless UiO-66-NH2 granules under severe nuclear accidental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,758 +5470,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malfait</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.4652-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974158v2</w:t>
+                <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical porous ε-MnO2 from perovskite precursor: Application to the formaldehyde total oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rochard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ryota Ueoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124146⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998791v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510689v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hierarchical porous ε-MnO2 from perovskite precursor: Application to the formaldehyde total oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388, pp.124146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998773v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formulation of Metal–Organic Framework Inks for the 3D Printing of Robust Microporous Solids toward High-Pressure Gas Storage and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaele Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Ueoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Furukawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACS Applied Materials &amp; Interfaces, 12, pp.10983 - 10992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b22257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915940v1</w:t>
+                <w:t xml:space="preserve">hal-02510689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of the impact of MOF densification into tablets on textural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avci-Camur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,351 +6517,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Chappaz</w:t>
+                <w:t xml:space="preserve">Guilia Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (83), pp.12572-12574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068778v1</w:t>
+                <w:t xml:space="preserve">hal-01133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a new diaazacrown ether compound interconnected with an azacrown ether and decorated with a long lipophilic chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilia Piana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (13), pp.1888-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2013.875211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133180v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient route to highly organized, tunable macroporous-mesoporous alumina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6983,64 +6983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Congress of Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Zéolithes (GFZ), Mar 2025, Blériot-Plage, France</w:t>
@@ -7063,609 +7063,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-based porous microspheres: Innovative hybrid materials for CO2 adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">New insights on the catalytic reductive amination of hydroxyacetone amination over RUWXC/AC Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Anouar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325133v1</w:t>
+                <w:t xml:space="preserve">hal-04303307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF/chitosan composites for the capture of gaseous iodine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">MOF-based porous microspheres: Innovative hybrid materials for CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303278v1</w:t>
+                <w:t xml:space="preserve">hal-04325133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically porous MOF-biopolymer beads for CO2 storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MOF/chitosan composites for the capture of gaseous iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300587v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the catalytic reductive amination of hydroxyacetone amination over RUWXC/AC Catalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Marceau</w:t>
+                <w:t xml:space="preserve">Hierarchically porous MOF-biopolymer beads for CO2 storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303307v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Formaldehyde catalytic oxidation of silica-supported Pt nanoparticles with tailored silanol density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,77 +7716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7811,103 +7811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la mise en forme de supports de catalyseurs à porosité hiérarchisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -7936,90 +7936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shaping of zirconium-based Metal-Organic Frameworks for applications in adsorption and catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8061,103 +8061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
@@ -8186,103 +8186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten carbides and nitrides supported on natural polymers-derived carbons for One-pot hydrogenolysis of cellulose to diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
@@ -8311,103 +8311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Shaped UiO-66_NH2 Metal-Organic Framework for Gaseous Iodine Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -8436,103 +8436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Zr-UiO-66 with Tuned Acidity and their Performance in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8557,103 +8557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic fr amework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Réunion Annuelle du Groupe Français des Zéolithes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8678,103 +8678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of metal-organic framework inks for the 3D printing of robust microporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaele Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueoka Ryota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyoshi Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Furukawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8799,103 +8799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
@@ -8918,596 +8918,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learnt During Commissioning and One Year of Operation of the ROBUSTA-1B 1U CubeSat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hesse</w:t>
+                <w:t xml:space="preserve">Perovskite topotactic conversion into multiporous manganese oxide via acid treatment and its use for formaldehyde remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958710v1</w:t>
+                <w:t xml:space="preserve">hal-03515365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Ionizing Dose a Concern for CubeSats? ROBUSTA-1B a Go and Find Out for Yourself Mission</w:t>
+                <w:t xml:space="preserve">Lessons Learnt During Commissioning and One Year of Operation of the ROBUSTA-1B 1U CubeSat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X. Laurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958661v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de monolithes de silice mésoporeuse à porosités hiérarchisées à l’aide de porogènes polymériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Is Ionizing Dose a Concern for CubeSats? ROBUSTA-1B a Go and Find Out for Yourself Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Laurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Small Satellite Services and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515347v1</w:t>
+                <w:t xml:space="preserve">hal-01958661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite topotactic conversion into multiporous manganese oxide via acid treatment and its use for formaldehyde remediation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elaboration de monolithes de silice mésoporeuse à porosités hiérarchisées à l’aide de porogènes polymériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515365v1</w:t>
+                <w:t xml:space="preserve">hal-03515347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’oxyde de manganèse à porosité multiple par transformation pseudomorphique de LaMnO3 : application à l’élimination du formaldéhyde à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From micron- to centimeter-sized MOF objects - The influence of compression on MOFs properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Troyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9700,730 +9700,730 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+                <w:t xml:space="preserve">Facile synthesis of Zr-MOF/polyester composites for the degradation of nerve agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Hachham</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-Taieb Bakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Metal Organic Frameworks and Porous Polymers (EUROMOF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295147v1</w:t>
+                <w:t xml:space="preserve">hal-04287621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of binary and ternary nitride nanoparticles for ammonia synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hachham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMOF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque énergie et Séminaire Transition énergétique et Société 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400282v1</w:t>
+                <w:t xml:space="preserve">hal-04295147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borophene: A piezocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ferri</w:t>
+                <w:t xml:space="preserve">CS@HKUST-1 xerogels: Composite materials with enhanced properties for the CO2 adsorption and catalytic oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROMOF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295127v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose conversion to glycols over DUT-8(Ni) derived nickel-tungsten/carbons: selectivity tuning.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Marceau</w:t>
+                <w:t xml:space="preserve">Borophene: A piezocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasana Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">SCF'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303346v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of Zr-MOF/polyester composites for the degradation of nerve agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+                <w:t xml:space="preserve">Cellulose conversion to glycols over DUT-8(Ni) derived nickel-tungsten/carbons: selectivity tuning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Metal Organic Frameworks and Porous Polymers (EUROMOF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Granada, Spain</w:t>
+              <w:t xml:space="preserve">GECAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287621v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Characterization of Surface Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association on Applications of Surface and Interface Analysis - ECASIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t>
@@ -10452,103 +10452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomorphous Substitution of Al by Zr in ZSM-5 zeolite: Approaches in Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Francais des Zeolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vogue, France</w:t>
@@ -10577,103 +10577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Scalable Synthesis of UiO-66-SO3H Metal-Organic Framework and its Catalytic Activity in Dehydration of Fructose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakytzhan Yeskendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Magalhaes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis (FCCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France. </w:t>
@@ -10702,103 +10702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 acidity in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
@@ -10859,51 +10859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’identification d’inhibiteurs de croissance pour la synthèse de cristaux de zéolithes de taille nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Haute Alsace - Mulhouse, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012MULH8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11020,51 +11020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFCCE9C"/>
+    <w:nsid w:val="3C707A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11251,51 +11251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1035-0114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178386677" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.102692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04889304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zakhia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Balliano Balestra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04960089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khadiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Anouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202500155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05009759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sim&#233;on Kouadio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tchirioua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15020188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04731964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bello-Mendoza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenve.2024.1475091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhainaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01978" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arango-Ponton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corjon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heymans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202400072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04604324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400548" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc02082k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04611959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethu Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moissette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenbrouck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400540" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakytzhan Yeskendir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurzydym" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113261" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202400265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04817918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anouar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04566722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasana Bhardwaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc00463a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt03359g" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wronska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123400" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kitagawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c10408" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04075332v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100394" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04314196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen Sadassivame" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Massaloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sarraf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chantereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Magalhaes de Souza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02916" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03588293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Abramova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leloire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nerisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c21380" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00630d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.119955" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Desjonqueres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Bonneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Ueoka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Kanamori" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Furukawa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b22257" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avci-Camur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ce00338b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068778v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Chappaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumeil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2013.875211" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9056486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaitan-Germaine Olorounto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maschio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325133v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Anouar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287292v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04279189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;risson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04300577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04324613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ryota" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanamori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03158558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueoka Ryota" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hesse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958661v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287621v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Taieb Bakouche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hachham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291675v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291692v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MULH8452" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>