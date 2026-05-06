--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -459,291 +459,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of translational activation by a ribonucleoprotein granule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the toolbox for live imaging of translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Stainier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dufourt</w:t>
+                <w:t xml:space="preserve">Jana Dhayni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Lagha</w:t>
+                <w:t xml:space="preserve">Antonello Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Lehmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Avinens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (8), pp.1322-1335. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), pp.1374-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41556-024-01452-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.080140.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730202v1</w:t>
+                <w:t xml:space="preserve">hal-04730222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the toolbox for live imaging of translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of translational activation by a ribonucleoprotein granule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dhayni</w:t>
+                <w:t xml:space="preserve">William Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dufourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonello Trullo</w:t>
+                <w:t xml:space="preserve">Mounia Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Avinens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (10), pp.1374-1394. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.1322-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.080140.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-024-01452-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730222v1</w:t>
+                <w:t xml:space="preserve">hal-04730202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t>
               </w:r>
@@ -1259,265 +1259,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MitoTrack, a user-friendly semi-automatic software for lineage tracking in living embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dufourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trullo</w:t>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dufourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323595v1</w:t>
+                <w:t xml:space="preserve">hal-03644266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MitoTrack, a user-friendly semi-automatic software for lineage tracking in living embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Messina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Trullo</w:t>
+                <w:t xml:space="preserve">A Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Favard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Dufourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lagha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644266v1</w:t>
+                <w:t xml:space="preserve">hal-02323595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal control of gene expression by the pioneer factor Zelda through transient interactions in hubs</w:t>
               </w:r>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">piRNAs and Aubergine cooperate with Wispy poly(A) polymerase to stabilize mRNAs in the germ plasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dufourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Memory in the Drosophila Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dufourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papin C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,90 +2909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repressor sequestration activates translation of germ granule localized mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dufourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,77 +3036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dhayni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3246,51 +3246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Merolla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stainier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lehmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01452-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dhayni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Trullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Avinens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080140.124" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc3483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Formicola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Heim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lancelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.65742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ramat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Garcia-Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41422-020-0294-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7540-2_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bontonou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jahan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01431-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#246;tze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ihling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rammelt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.062208.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.07.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dennis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Th&#233;ron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-4-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF1MM03" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Merolla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dhayni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Trullo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Avinens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080140.124" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stainier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lehmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01452-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc3483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Formicola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Heim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lancelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.65742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ramat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Garcia-Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41422-020-0294-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trullo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simonelig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7540-2_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bontonou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jahan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01431-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#246;tze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ihling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rammelt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pierson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.062208.117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.07.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vaury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dennis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Th&#233;ron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-4-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF1MM03" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>