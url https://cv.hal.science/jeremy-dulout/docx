--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -482,956 +482,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a photovoltaic low voltage DC microgrid for buildings with energy storage systems</w:t>
+                <w:t xml:space="preserve">Optimal scheduling of a battery-based energy storage system for a microgrid with high penetration of renewable sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad M Anvari-Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526247v1</w:t>
+                <w:t xml:space="preserve">hal-01533070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVDC grid based on PV energy sources and multiple electrochemical storage technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sizing of a lithium battery energy storage system for grid-connected photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dulout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad M Anvari-Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolja Neuhaus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart World Congress 2016 (2016SWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on DC Microgrids (ICDCM) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES ; IEEE PELS, Jun 2017, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698934v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scheduling of a battery-based energy storage system for a microgrid with high penetration of renewable sources</w:t>
+                <w:t xml:space="preserve">Development of a photovoltaic low voltage DC microgrid for buildings with energy storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533070v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of a lithium battery energy storage system for grid-connected photovoltaic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LVDC grid based on PV energy sources and multiple electrochemical storage technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolja Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on DC Microgrids (ICDCM) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart World Congress 2016 (2016SWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516972v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement multi-objectif d'une association batterie – supercondensateur pour une application photovoltaïque</w:t>
+                <w:t xml:space="preserve">Multi-objective methodology to find the optimal forward current to supply Light Emitting Diode (LED) lightings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st Industry Applications Industry (IAS) Annual Meeting (IAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, OR, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2016.7731899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316502v1</w:t>
+                <w:t xml:space="preserve">hal-01356352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective methodology to find the optimal forward current to supply Light Emitting Diode (LED) lightings</w:t>
+                <w:t xml:space="preserve">Dimensionnement multi-objectif d'une association batterie – supercondensateur pour une application photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Barroso</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Industry Applications Industry (IAS) Annual Meeting (IAS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2016.7731899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356352v1</w:t>
+                <w:t xml:space="preserve">hal-01316502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de choix d'un système de stockage électrochimique hybride d'énergie photovoltaïque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and design of a hybrid energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE - ECCE Europe 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178996v1</w:t>
+                <w:t xml:space="preserve">hal-01216375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and design of a hybrid energy storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critères de choix d'un système de stockage électrochimique hybride d'énergie photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE - ECCE Europe 15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216375v1</w:t>
+                <w:t xml:space="preserve">hal-01178996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1449,103 +1449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design and Operation Management of Battery-Based Energy Storage Systems (BESS) in Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad M Anvari-Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dulout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancements in Energy Storage Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1864,51 +1864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2017.2740445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01533070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2016.7731899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advancements-in-energy-storage-technologies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01719288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2017.2740445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01533070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2016.7731899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/advancements-in-energy-storage-technologies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01719288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>