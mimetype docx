--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -851,230 +851,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From footprint morphometrics to the stature of fossil hominins: A common but uncertain estimate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recently found ‘Neanderthal footprints’ in the South of Spain could be 275,000 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez- Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801784v1</w:t>
+                <w:t xml:space="preserve">hal-03937759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently found ‘Neanderthal footprints’ in the South of Spain could be 275,000 years old</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From footprint morphometrics to the stature of fossil hominins: A common but uncertain estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937759v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Y si los que pasearon por Doñana no fueron los neandertales?</w:t>
               </w:r>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking late Pleistocene Neandertals on the Iberian coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,273 +2296,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From footprints to locomotor anatomy? The contribution of geometric morphometrics to the study of the hominin footprints from the Upper Pleistocene site of Rozel (Normandie, France)</w:t>
+                <w:t xml:space="preserve">On the tracks of Neandertals: The contribution of an experimental analysis on footprints to the knowledge of the biological features of the Rozel hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Biets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of the Prehistoric and Protohistoric Sciences Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Young Natural History scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000249v1</w:t>
+                <w:t xml:space="preserve">hal-03000279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tracks of Neandertals: The contribution of an experimental analysis on footprints to the knowledge of the biological features of the Rozel hominins</w:t>
+                <w:t xml:space="preserve">From footprints to locomotor anatomy? The contribution of geometric morphometrics to the study of the hominin footprints from the Upper Pleistocene site of Rozel (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Union of the Prehistoric and Protohistoric Sciences Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000279v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of Neandertals: the first study of the footprints from the Late Pleistocene site of Rozel</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F76D06A5"/>
+    <w:nsid w:val="14C339BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-duveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-4738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249113767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81160242986252432175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.01.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22524-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez- Olivencia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio D&#237;az-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83413-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03970085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-duveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-4738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249113767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81160242986252432175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.01.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22524-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez- Olivencia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio D&#237;az-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83413-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03970085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>