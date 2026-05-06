--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -376,230 +376,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late Pleistocene hominin footprint site on the North African coast of Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des empreintes de pieds aux caractéristiques des hominines : biologie, locomotion, comportements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.119-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411799v1</w:t>
+                <w:t xml:space="preserve">hal-04650120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des empreintes de pieds aux caractéristiques des hominines : biologie, locomotion, comportements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Late Pleistocene hominin footprint site on the North African coast of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52344-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650120v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui appartiennent ces empreintes de pieds vieilles de 300 000 ans ?</w:t>
               </w:r>
@@ -648,515 +648,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment il a fait le premier homme pour descendre de l'arbre où il était un singe ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New dating of the Matalascañas footprints provides new evidence of the Middle Pleistocene (MIS 9-8) hominin paleoecology in southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.17505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22524-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937718v1</w:t>
+                <w:t xml:space="preserve">hal-03822530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dating of the Matalascañas footprints provides new evidence of the Middle Pleistocene (MIS 9-8) hominin paleoecology in southern Europe</w:t>
+                <w:t xml:space="preserve">Recently found ‘Neanderthal footprints’ in the South of Spain could be 275,000 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan A Morales</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez- Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22524-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822530v1</w:t>
+                <w:t xml:space="preserve">hal-03937759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently found ‘Neanderthal footprints’ in the South of Spain could be 275,000 years old</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From footprint morphometrics to the stature of fossil hominins: A common but uncertain estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937759v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From footprint morphometrics to the stature of fossil hominins: A common but uncertain estimate</w:t>
+                <w:t xml:space="preserve">Sur les traces de nos ancêtres : que nous apprennent les empreintes de pieds fossiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03801784v1</w:t>
+                <w:t xml:space="preserve">hal-03753761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Y si los que pasearon por Doñana no fueron los neandertales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -1179,96 +1179,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de nos ancêtres : que nous apprennent les empreintes de pieds fossiles ?</w:t>
+                <w:t xml:space="preserve">« Comment il a fait le premier homme pour descendre de l'arbre où il était un singe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753761v1</w:t>
+                <w:t xml:space="preserve">hal-03937718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Le Rozel footprints: snapshots of Neandertal groups in the Late Pleistocene. A combined morphometric and experimental approach.</w:t>
               </w:r>
@@ -1345,77 +1345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paseo por la playa de Doñana: así encontramos las primeras huellas de neandertales en la península ibérica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1470,77 +1470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking late Pleistocene Neandertals on the Iberian coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,77 +1982,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Society for the study of Human Evolution meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tübingen, Germany. , PaleoAnthropology, 2022 (2), pp.536, 2022, </w:t>
@@ -2194,64 +2194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Díaz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3153,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C339BF"/>
+    <w:nsid w:val="3D19D14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-duveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-4738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249113767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81160242986252432175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.01.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22524-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez- Olivencia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio D&#237;az-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83413-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03970085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-duveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5766-4738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249113767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81160242986252432175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.01.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22524-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez- Olivencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio D&#237;az-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83413-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03970085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>