--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Elprin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en littérature anglophone, Université de Caen Normandie / Senior Lecturer in English Literature, University of Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-1022-9901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences à l’UFR LVE (Langues vivantes étrangères), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Équipe de Recherche Interdisciplinaire sur la Grande-Bretagne, l’Irlande et l’Amérique du Nord (ERIBIA – EA 2610).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et culture des sociétés anglophones, Université Paris Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015:	Doctorat à l’Université Sorbonne Paris Cité, sous la direction du Professeur Jean-Marie Fournier. Laboratoire de recherche : LARCA, UMR 8225.Titre de la thèse : « Challenging Unsettledness: Approaches to Reading the Letters of John Keats » (soutenue le 11 décembre 2015 à l’Université Paris Diderot).Mention : très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010:	M.St. in English Language and Literature, 1780-1900, University of Oxford (Angleterre). Mention très bien (‘distinction’).Titre du mémoire : « Strains of Scepticism and Convergence in Keats’s Poetic Language », sous la direction du Professeur Seamus Perry (Balliol College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007:	B.A. in English Studies, Tufts University (Medford, Mass., États-Unis). Mention très bien (‘summa cum laude’).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017:	Maître de conférences en littérature anglophone, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017:	Enseignant contractuel (384 heures), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016:	ATER à temps plein, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014:	Allocataire-Moniteur, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011:	Lecteur d’anglais, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009:	Lecteur d’anglais, Université de Versailles Saint-Quentin-en-Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages ou de revues:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction (avec Caroline Bertonèche et Laurent Folliot), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020), p. 222-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘The Life which was, as it were, already written’: biographizing epistolary Keats »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 66/4 (oct.-déc. 2013), p. 426-440.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres dans des ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polyphony, Play, and the Sharing of Space in Keats’s Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alain Kerhervé et Véronique Léonard-Roques, Presses Universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Bear back this presumptuous Billet’: Problems of Address and Problems of Delivery in The Female Quixote », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais 2024. Charlotte Lennox,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Female Quixote, dirigé par C. Bertonèche & A. Braida, Paris, Ellipses, 2023, p. 109-128.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A Rose Arises in The Eve of St. Agnes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Anglais 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keats’s Poetry and Prose, dirigé par Caroline Bertonèche, Paris, Ellipses, 2021, p. 67-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de colloques et conférences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Avec Mickaël Popelard) « Introduction: Empowering the Commons », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025, pp. 7-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sonnet protéiforme chez Coleridge », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques : textes instables et œuvres protéiformes en Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne pendant le long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Antonella Braida, Sophie Laniel-Musitelli et Céline Sabiron, Presses Universitaires de Nancy, 2019, p. 123-142.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Keats (avoids) crossing Wordsworth », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Vanessa Guignery, Cambridge Scholars Publishing, 2016, p. 43-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par T. Constantinesco et S. Laniel-Musitelli, PUN-Éditions Universitaires de Lorraine, 2015, p. 127-144.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in Keats’s ode ‘To Autumn’ », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Fabien Desset, Presses Universitaires de Limoges, 2014, p. 65-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’encyclopédie en ligne:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [online], ISSN 2803-2845, août 2022 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.digitens.org/en/notices/john-keats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recensions:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Pamela Clemit), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2015 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cercles.com/review/r75/Clemit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Essays on John Clare : Poetry, Culture and Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Simon Kövesi and Scott McEathron), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2016 / 4 (vol. 69).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques internationaux et congrès:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Ready or not, here I come’: Panic and Play in Richard Powers's </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Playground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier LIMISA, Université de Toulouse-Jean Jaurès, 5 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I have nothing but my dull self’: Joseph Severn’s Significantly Borderline Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism Across Borders: International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes avancées de Paris / Université Paris Cité, 24-25 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Excuse Haste’: The Lennox-Richardson-Johnson Correspondence and the Sense of Urgency in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires entre écrivains et lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes, Université de Haute-Alsace, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s France (an Ode?) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Romanticism and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monte Verità, Ascona, Suisse, 23-26 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Gratuitous Detail and the ‘Recommencement of Suspended Life’ in De Quincey's Murder Aesthetics », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Tours (online), 4 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Soul-Making, Revisited: The Refraction of Keats’s Letters in Ian McEwan’s Enduring Love », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting Souls in Literature, Art, History, Politics, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, 11 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I read thee rash, and heedlesse of thy selfe’: Rereading the Legendary Keats-Shelley Exchange », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats and Mythology (1819-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British School at Rome / Keats-Shelley House (Rome, Italie), 22 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘[N]o time for thought’: Lapses and Relapses in Jane Austen’s </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northanger Abbey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université Paris Nanterre, 9 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Sonnet in nubibus ; or, on the uses and reuses of ‘the Poet in the Clouds’ », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylline Leaves: Chaos and Compilation in the Romantic Period (A Bicentennial Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkbeck, Univesity of London, 20 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reading the ‘Countenance’ and the Contents of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2016 (« Romanticism and Its Discontents »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, 11 août 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Sites of contestation in the letters of John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, 16 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s Dashing Style: On Mediating the Movements of Epistolary Thought », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2013 (« Romantic Movements »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University (Mass.), 9 août 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘P.S. has many significations’: Keats’s Non-Prescriptive Postscripts », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Bourgogne, 18 mai 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Wordsworth's Ambivalent Poetic Sympathies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Philosophy (International conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, 28 septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in ‘To Autumn’», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Limoges, 11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études / séminaires:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On Not Giving Up the Ghost; or, the Ambivalent Uses of Keats’s Letters in Contemporary Fiction », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Offshoots: Reassessing the Legacy of British Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thirteen Ways of Looking into ‘On First Looking into Chapman’s Homer’ » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOOP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘One Speaker One Poem’, sur le programme d’agrégation) (online), 7 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Letters (Go Viral?) During Lockdown », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats's Bicentenary – 1821-2021: A Virtual Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (online), 6 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Autograph Letters, in Other Hands », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERIBIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘Empreintes et territoires’), MRSH, Université de Caen Normandie, 8 octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats’s Odes at 200: A One-Day Bicentenary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Qui me néglige me désole’: The Neglected Countenance of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London-Paris Romanticism Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (special session: ‘The Poetics of the Romantic Letter’), University of London, 9 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Commons », Université Paris Diderot, 5 mars 2014. Intervention lors de sa séance inaugurative : présentation des objectifs du séminaire et du programme des séances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire des doctorants organisé par le Professeur Jean-Marie Fournier : « La ‘nouvelle vie’ de Keats : de Richard Monckton Milnes (1848) à Nicholas Roe (2012) », Université Paris Diderot, 6 avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la vie de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur (SAES) et de la North American Society for the Study of Romanticism (NASSR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau de la Société d’Études du Romantisme Anglais (SERA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités (CNU, section 11) (de 2019 à 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury pour le prix SERA de master (2017) et de thèse (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour plusieurs revues internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Caroline Bertonèche) de la journée d’études « Keats’s Odes at 200: A One-Day Bicentenary Conference », MRSH, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Mickaël Popelard) du colloque international « Penser et représenter le(s) « commun(s) » dans la littérature, la philosophie et la société britannique (XVIe-XIXe) », MRSH, Université de Caen Normandie, 27-28 mai 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Oriane Monthéard) de la journée d'études &amp;quot;Romantic Offshoots: Reassessing the Legacy of British Romanticism&amp;quot;, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de la première édition du Festival du Livre Anglophone en Normandie (avec Douglas Stuart et Jan Carson), 16-17 mai 2025, Caen / Château de Crèvecoeur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Empowering the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy Elprin; Mickaël Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-23, 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13oml⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphony, Play, and the Sharing of Space in Keats’s Correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Kerhervé; Véronique Léonard-Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bear back this presumptuous Billet'': Problems of Address and Problems of Delivery in The Female Quixote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Antonella Braida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charlotte Lennox. The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.109-128, 2023, (Agrégation. Anglais), 9782340079526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rose Arises in The Eve of St. Agnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats. Keats's poetry and prose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.67-82, 2021, (Agrégation anglais), 978-2-3400-5478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet protéiforme chez Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Laniel-Musitelli; Antonella Braida-Laplace; Céline Sabiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.123-142, 2019, (Regards croisés sur le monde anglophone), 978-2-8143-0548-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would not say it in print&amp;quot;: Keats (avoids) crossing Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-58, 2016, 978-1-443-88699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Constantinesco; Sophie Laniel-Musitelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.127-144, 2015, 978-2-8143-0231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">While barred clouds bloom': (C)overt Contrariety in Keats’s ode 'To Autumn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp. 65-80, 2014, Espaces humains, 9782842876128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 151 p., 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13on7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of the Poets: Poetry and Biography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folliot Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonafous-Murat Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 66 (4), pp.413-539, 2013, Études anglaises, revue du monde anglophone, Pascal Aquien, ISSN : 0014-195X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGIT.EN.S: The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes at 200 (1819-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes, 200 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020, Keats's Odes, 200 Years On</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Self-Enveloped Selflessness of Keats’s Last Great Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Keats’s Odes, 200 Years On, 73 (2), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.732.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Simon Kövesi and Scott McEathron (eds.), New Essays on John Clare : Poetry, Culture and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.493-496. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.694.0488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pamela Clemit (ed.), The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[T]he Life which was, as it were, already written': biographizing epistolary Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp. 426-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Elprin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en littérature anglophone, Université de Caen Normandie / Senior Lecturer in English Literature, University of Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-1022-9901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences à l’UFR LVE (Langues vivantes étrangères), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Équipe de Recherche Interdisciplinaire sur la Grande-Bretagne, l’Irlande et l’Amérique du Nord (ERIBIA – EA 2610).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et culture des sociétés anglophones, Université Paris Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015:	Doctorat à l’Université Sorbonne Paris Cité, sous la direction du Professeur Jean-Marie Fournier. Laboratoire de recherche : LARCA, UMR 8225.Titre de la thèse : « Challenging Unsettledness: Approaches to Reading the Letters of John Keats » (soutenue le 11 décembre 2015 à l’Université Paris Diderot).Mention : très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010:	M.St. in English Language and Literature, 1780-1900, University of Oxford (Angleterre). Mention très bien (‘distinction’).Titre du mémoire : « Strains of Scepticism and Convergence in Keats’s Poetic Language », sous la direction du Professeur Seamus Perry (Balliol College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007:	B.A. in English Studies, Tufts University (Medford, Mass., États-Unis). Mention très bien (‘summa cum laude’).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017:	Maître de conférences en littérature anglophone, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017:	Enseignant contractuel (384 heures), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016:	ATER à temps plein, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014:	Allocataire-Moniteur, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011:	Lecteur d’anglais, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009:	Lecteur d’anglais, Université de Versailles Saint-Quentin-en-Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages ou de revues:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction (avec Caroline Bertonèche et Laurent Folliot), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020), p. 222-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘The Life which was, as it were, already written’: biographizing epistolary Keats »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 66/4 (oct.-déc. 2013), p. 426-440.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres dans des ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polyphony, Play, and the Sharing of Space in Keats’s Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alain Kerhervé et Véronique Léonard-Roques, Presses Universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Bear back this presumptuous Billet’: Problems of Address and Problems of Delivery in The Female Quixote », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais 2024. Charlotte Lennox,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Female Quixote, dirigé par C. Bertonèche & A. Braida, Paris, Ellipses, 2023, p. 109-128.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A Rose Arises in The Eve of St. Agnes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Anglais 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keats’s Poetry and Prose, dirigé par Caroline Bertonèche, Paris, Ellipses, 2021, p. 67-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de colloques et conférences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Avec Mickaël Popelard) « Introduction: Empowering the Commons », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025, pp. 7-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sonnet protéiforme chez Coleridge », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques : textes instables et œuvres protéiformes en Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne pendant le long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Antonella Braida, Sophie Laniel-Musitelli et Céline Sabiron, Presses Universitaires de Nancy, 2019, p. 123-142.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Keats (avoids) crossing Wordsworth », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Vanessa Guignery, Cambridge Scholars Publishing, 2016, p. 43-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par T. Constantinesco et S. Laniel-Musitelli, PUN-Éditions Universitaires de Lorraine, 2015, p. 127-144.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in Keats’s ode ‘To Autumn’ », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Fabien Desset, Presses Universitaires de Limoges, 2014, p. 65-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’encyclopédie en ligne:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [online], ISSN 2803-2845, août 2022 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.digitens.org/en/notices/john-keats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recensions:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Pamela Clemit), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2015 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cercles.com/review/r75/Clemit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Essays on John Clare : Poetry, Culture and Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Simon Kövesi and Scott McEathron), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2016 / 4 (vol. 69).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques internationaux et congrès:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Ready or not, here I come’: Panic and Play in Richard Powers's </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Playground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier LIMISA, Université de Toulouse-Jean Jaurès, 5 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I have nothing but my dull self’: Joseph Severn’s Significantly Borderline Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism Across Borders: International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes avancées de Paris / Université Paris Cité, 24-25 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Excuse Haste’: The Lennox-Richardson-Johnson Correspondence and the Sense of Urgency in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires entre écrivains et lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes, Université de Haute-Alsace, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s France (an Ode?) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Romanticism and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monte Verità, Ascona, Suisse, 23-26 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Gratuitous Detail and the ‘Recommencement of Suspended Life’ in De Quincey's Murder Aesthetics », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Tours (online), 4 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Soul-Making, Revisited: The Refraction of Keats’s Letters in Ian McEwan’s Enduring Love », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting Souls in Literature, Art, History, Politics, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, 11 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I read thee rash, and heedlesse of thy selfe’: Rereading the Legendary Keats-Shelley Exchange », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats and Mythology (1819-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British School at Rome / Keats-Shelley House (Rome, Italie), 22 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘[N]o time for thought’: Lapses and Relapses in Jane Austen’s </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northanger Abbey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université Paris Nanterre, 9 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Sonnet in nubibus ; or, on the uses and reuses of ‘the Poet in the Clouds’ », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylline Leaves: Chaos and Compilation in the Romantic Period (A Bicentennial Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkbeck, Univesity of London, 20 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reading the ‘Countenance’ and the Contents of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2016 (« Romanticism and Its Discontents »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, 11 août 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Sites of contestation in the letters of John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, 16 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s Dashing Style: On Mediating the Movements of Epistolary Thought », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2013 (« Romantic Movements »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University (Mass.), 9 août 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘P.S. has many significations’: Keats’s Non-Prescriptive Postscripts », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Bourgogne, 18 mai 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Wordsworth's Ambivalent Poetic Sympathies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Philosophy (International conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, 28 septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in ‘To Autumn’», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Limoges, 11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études / séminaires:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On Not Giving Up the Ghost; or, the Ambivalent Uses of Keats’s Letters in Contemporary Fiction », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Offshoots: Reassessing the Legacy of British Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thirteen Ways of Looking into ‘On First Looking into Chapman’s Homer’ » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOOP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘One Speaker One Poem’, sur le programme d’agrégation) (online), 7 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Letters (Go Viral?) During Lockdown », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats's Bicentenary – 1821-2021: A Virtual Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (online), 6 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Autograph Letters, in Other Hands », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERIBIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘Empreintes et territoires’), MRSH, Université de Caen Normandie, 8 octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats’s Odes at 200: A One-Day Bicentenary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Qui me néglige me désole’: The Neglected Countenance of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London-Paris Romanticism Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (special session: ‘The Poetics of the Romantic Letter’), University of London, 9 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Commons », Université Paris Diderot, 5 mars 2014. Intervention lors de sa séance inaugurative : présentation des objectifs du séminaire et du programme des séances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire des doctorants organisé par le Professeur Jean-Marie Fournier : « La ‘nouvelle vie’ de Keats : de Richard Monckton Milnes (1848) à Nicholas Roe (2012) », Université Paris Diderot, 6 avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la vie de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur (SAES) et de la North American Society for the Study of Romanticism (NASSR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau de la Société d’Études du Romantisme Anglais (SERA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités (CNU, section 11) (de 2019 à 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury pour le prix SERA de master (2017) et de thèse (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour plusieurs revues internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Caroline Bertonèche) de la journée d’études « Keats’s Odes at 200: A One-Day Bicentenary Conference », MRSH, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Mickaël Popelard) du colloque international « Penser et représenter le(s) « commun(s) » dans la littérature, la philosophie et la société britannique (XVIe-XIXe) », MRSH, Université de Caen Normandie, 27-28 mai 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Oriane Monthéard) de la journée d'études &amp;quot;Romantic Offshoots: Reassessing the Legacy of British Romanticism&amp;quot;, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de la première édition du Festival du Livre Anglophone en Normandie (avec Douglas Stuart et Jan Carson), 16-17 mai 2025, Caen / Château de Crèvecoeur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Empowering the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy Elprin; Mickaël Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-23, 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13oml⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphony, Play, and the Sharing of Space in Keats’s Correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Kerhervé; Véronique Léonard-Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-230, 2025, (Interférences), 978-2-7535-9824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bear back this presumptuous Billet'': Problems of Address and Problems of Delivery in The Female Quixote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Antonella Braida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charlotte Lennox. The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.109-128, 2023, (Agrégation. Anglais), 9782340079526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rose Arises in The Eve of St. Agnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats. Keats's poetry and prose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.67-82, 2021, (Agrégation anglais), 978-2-3400-5478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet protéiforme chez Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Laniel-Musitelli; Antonella Braida-Laplace; Céline Sabiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.123-142, 2019, (Regards croisés sur le monde anglophone), 978-2-8143-0548-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would not say it in print&amp;quot;: Keats (avoids) crossing Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-58, 2016, 978-1-443-88699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Constantinesco; Sophie Laniel-Musitelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.127-144, 2015, 978-2-8143-0231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">While barred clouds bloom': (C)overt Contrariety in Keats’s ode 'To Autumn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp. 65-80, 2014, Espaces humains, 9782842876128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 151 p., 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13on7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of the Poets: Poetry and Biography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folliot Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonafous-Murat Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 66 (4), pp.413-539, 2013, Études anglaises, revue du monde anglophone, Pascal Aquien, ISSN : 0014-195X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGIT.EN.S: The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes at 200 (1819-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes, 200 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020, Keats's Odes, 200 Years On</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Self-Enveloped Selflessness of Keats’s Last Great Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Keats’s Odes, 200 Years On, 73 (2), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.732.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Simon Kövesi and Scott McEathron (eds.), New Essays on John Clare : Poetry, Culture and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.493-496. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.694.0488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pamela Clemit (ed.), The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[T]he Life which was, as it were, already written': biographizing epistolary Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp. 426-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59404053"/>
+    <w:nsid w:val="63AC50AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E436221"/>
+    <w:nsid w:val="01A4ED58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="456C061D"/>
+    <w:nsid w:val="72ADEE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A22CC935"/>
+    <w:nsid w:val="3DD467B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CD3A77B1"/>
+    <w:nsid w:val="D9F8A75C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="70FE80F6"/>
+    <w:nsid w:val="33E8AEE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E6AA0094"/>
+    <w:nsid w:val="179D1E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ECAC7D40"/>
+    <w:nsid w:val="5B4BB297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E6DCBFEC"/>
+    <w:nsid w:val="57CCBA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9BD429D0"/>
+    <w:nsid w:val="7C2D3E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>