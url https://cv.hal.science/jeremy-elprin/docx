--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Elprin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en littérature anglophone, Université de Caen Normandie / Senior Lecturer in English Literature, University of Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-1022-9901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences à l’UFR LVE (Langues vivantes étrangères), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Équipe de Recherche Interdisciplinaire sur la Grande-Bretagne, l’Irlande et l’Amérique du Nord (ERIBIA – EA 2610).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et culture des sociétés anglophones, Université Paris Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015:	Doctorat à l’Université Sorbonne Paris Cité, sous la direction du Professeur Jean-Marie Fournier. Laboratoire de recherche : LARCA, UMR 8225.Titre de la thèse : « Challenging Unsettledness: Approaches to Reading the Letters of John Keats » (soutenue le 11 décembre 2015 à l’Université Paris Diderot).Mention : très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010:	M.St. in English Language and Literature, 1780-1900, University of Oxford (Angleterre). Mention très bien (‘distinction’).Titre du mémoire : « Strains of Scepticism and Convergence in Keats’s Poetic Language », sous la direction du Professeur Seamus Perry (Balliol College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007:	B.A. in English Studies, Tufts University (Medford, Mass., États-Unis). Mention très bien (‘summa cum laude’).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017:	Maître de conférences en littérature anglophone, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017:	Enseignant contractuel (384 heures), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016:	ATER à temps plein, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014:	Allocataire-Moniteur, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011:	Lecteur d’anglais, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009:	Lecteur d’anglais, Université de Versailles Saint-Quentin-en-Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages ou de revues:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction (avec Caroline Bertonèche et Laurent Folliot), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020), p. 222-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘The Life which was, as it were, already written’: biographizing epistolary Keats »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 66/4 (oct.-déc. 2013), p. 426-440.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres dans des ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polyphony, Play, and the Sharing of Space in Keats’s Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alain Kerhervé et Véronique Léonard-Roques, Presses Universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Bear back this presumptuous Billet’: Problems of Address and Problems of Delivery in The Female Quixote », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais 2024. Charlotte Lennox,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Female Quixote, dirigé par C. Bertonèche & A. Braida, Paris, Ellipses, 2023, p. 109-128.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A Rose Arises in The Eve of St. Agnes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Anglais 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keats’s Poetry and Prose, dirigé par Caroline Bertonèche, Paris, Ellipses, 2021, p. 67-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de colloques et conférences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Avec Mickaël Popelard) « Introduction: Empowering the Commons », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025, pp. 7-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sonnet protéiforme chez Coleridge », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques : textes instables et œuvres protéiformes en Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne pendant le long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Antonella Braida, Sophie Laniel-Musitelli et Céline Sabiron, Presses Universitaires de Nancy, 2019, p. 123-142.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Keats (avoids) crossing Wordsworth », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Vanessa Guignery, Cambridge Scholars Publishing, 2016, p. 43-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par T. Constantinesco et S. Laniel-Musitelli, PUN-Éditions Universitaires de Lorraine, 2015, p. 127-144.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in Keats’s ode ‘To Autumn’ », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Fabien Desset, Presses Universitaires de Limoges, 2014, p. 65-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’encyclopédie en ligne:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [online], ISSN 2803-2845, août 2022 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.digitens.org/en/notices/john-keats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recensions:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Pamela Clemit), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2015 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cercles.com/review/r75/Clemit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Essays on John Clare : Poetry, Culture and Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Simon Kövesi and Scott McEathron), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2016 / 4 (vol. 69).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques internationaux et congrès:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Ready or not, here I come’: Panic and Play in Richard Powers's </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Playground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier LIMISA, Université de Toulouse-Jean Jaurès, 5 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I have nothing but my dull self’: Joseph Severn’s Significantly Borderline Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism Across Borders: International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes avancées de Paris / Université Paris Cité, 24-25 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Excuse Haste’: The Lennox-Richardson-Johnson Correspondence and the Sense of Urgency in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires entre écrivains et lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes, Université de Haute-Alsace, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s France (an Ode?) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Romanticism and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monte Verità, Ascona, Suisse, 23-26 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Gratuitous Detail and the ‘Recommencement of Suspended Life’ in De Quincey's Murder Aesthetics », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Tours (online), 4 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Soul-Making, Revisited: The Refraction of Keats’s Letters in Ian McEwan’s Enduring Love », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting Souls in Literature, Art, History, Politics, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, 11 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I read thee rash, and heedlesse of thy selfe’: Rereading the Legendary Keats-Shelley Exchange », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats and Mythology (1819-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British School at Rome / Keats-Shelley House (Rome, Italie), 22 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘[N]o time for thought’: Lapses and Relapses in Jane Austen’s </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northanger Abbey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université Paris Nanterre, 9 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Sonnet in nubibus ; or, on the uses and reuses of ‘the Poet in the Clouds’ », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylline Leaves: Chaos and Compilation in the Romantic Period (A Bicentennial Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkbeck, Univesity of London, 20 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reading the ‘Countenance’ and the Contents of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2016 (« Romanticism and Its Discontents »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, 11 août 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Sites of contestation in the letters of John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, 16 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s Dashing Style: On Mediating the Movements of Epistolary Thought », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2013 (« Romantic Movements »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University (Mass.), 9 août 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘P.S. has many significations’: Keats’s Non-Prescriptive Postscripts », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Bourgogne, 18 mai 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Wordsworth's Ambivalent Poetic Sympathies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Philosophy (International conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, 28 septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in ‘To Autumn’», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Limoges, 11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études / séminaires:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On Not Giving Up the Ghost; or, the Ambivalent Uses of Keats’s Letters in Contemporary Fiction », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Offshoots: Reassessing the Legacy of British Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thirteen Ways of Looking into ‘On First Looking into Chapman’s Homer’ » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOOP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘One Speaker One Poem’, sur le programme d’agrégation) (online), 7 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Letters (Go Viral?) During Lockdown », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats's Bicentenary – 1821-2021: A Virtual Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (online), 6 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Autograph Letters, in Other Hands », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERIBIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘Empreintes et territoires’), MRSH, Université de Caen Normandie, 8 octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats’s Odes at 200: A One-Day Bicentenary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Qui me néglige me désole’: The Neglected Countenance of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London-Paris Romanticism Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (special session: ‘The Poetics of the Romantic Letter’), University of London, 9 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Commons », Université Paris Diderot, 5 mars 2014. Intervention lors de sa séance inaugurative : présentation des objectifs du séminaire et du programme des séances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire des doctorants organisé par le Professeur Jean-Marie Fournier : « La ‘nouvelle vie’ de Keats : de Richard Monckton Milnes (1848) à Nicholas Roe (2012) », Université Paris Diderot, 6 avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la vie de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur (SAES) et de la North American Society for the Study of Romanticism (NASSR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau de la Société d’Études du Romantisme Anglais (SERA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités (CNU, section 11) (de 2019 à 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury pour le prix SERA de master (2017) et de thèse (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour plusieurs revues internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Caroline Bertonèche) de la journée d’études « Keats’s Odes at 200: A One-Day Bicentenary Conference », MRSH, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Mickaël Popelard) du colloque international « Penser et représenter le(s) « commun(s) » dans la littérature, la philosophie et la société britannique (XVIe-XIXe) », MRSH, Université de Caen Normandie, 27-28 mai 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Oriane Monthéard) de la journée d'études &amp;quot;Romantic Offshoots: Reassessing the Legacy of British Romanticism&amp;quot;, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de la première édition du Festival du Livre Anglophone en Normandie (avec Douglas Stuart et Jan Carson), 16-17 mai 2025, Caen / Château de Crèvecoeur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Empowering the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy Elprin; Mickaël Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-23, 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13oml⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphony, Play, and the Sharing of Space in Keats’s Correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Kerhervé; Véronique Léonard-Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-230, 2025, (Interférences), 978-2-7535-9824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bear back this presumptuous Billet'': Problems of Address and Problems of Delivery in The Female Quixote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Antonella Braida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charlotte Lennox. The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.109-128, 2023, (Agrégation. Anglais), 9782340079526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rose Arises in The Eve of St. Agnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats. Keats's poetry and prose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.67-82, 2021, (Agrégation anglais), 978-2-3400-5478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet protéiforme chez Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Laniel-Musitelli; Antonella Braida-Laplace; Céline Sabiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.123-142, 2019, (Regards croisés sur le monde anglophone), 978-2-8143-0548-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would not say it in print&amp;quot;: Keats (avoids) crossing Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-58, 2016, 978-1-443-88699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Constantinesco; Sophie Laniel-Musitelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.127-144, 2015, 978-2-8143-0231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">While barred clouds bloom': (C)overt Contrariety in Keats’s ode 'To Autumn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp. 65-80, 2014, Espaces humains, 9782842876128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 151 p., 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13on7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of the Poets: Poetry and Biography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folliot Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonafous-Murat Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 66 (4), pp.413-539, 2013, Études anglaises, revue du monde anglophone, Pascal Aquien, ISSN : 0014-195X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGIT.EN.S: The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes at 200 (1819-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes, 200 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020, Keats's Odes, 200 Years On</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Self-Enveloped Selflessness of Keats’s Last Great Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Keats’s Odes, 200 Years On, 73 (2), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.732.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Simon Kövesi and Scott McEathron (eds.), New Essays on John Clare : Poetry, Culture and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.493-496. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.694.0488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pamela Clemit (ed.), The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[T]he Life which was, as it were, already written': biographizing epistolary Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp. 426-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Elprin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en littérature anglophone, Université de Caen Normandie / Senior Lecturer in English Literature, University of Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-1022-9901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences à l’UFR LVE (Langues vivantes étrangères), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Équipe de Recherche Interdisciplinaire sur la Grande-Bretagne, l’Irlande et l’Amérique du Nord (ERIBIA – EA 2610).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et culture des sociétés anglophones, Université Paris Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015:	Doctorat à l’Université Sorbonne Paris Cité, sous la direction du Professeur Jean-Marie Fournier. Laboratoire de recherche : LARCA, UMR 8225.Titre de la thèse : « Challenging Unsettledness: Approaches to Reading the Letters of John Keats » (soutenue le 11 décembre 2015 à l’Université Paris Diderot).Mention : très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010:	M.St. in English Language and Literature, 1780-1900, University of Oxford (Angleterre). Mention très bien (‘distinction’).Titre du mémoire : « Strains of Scepticism and Convergence in Keats’s Poetic Language », sous la direction du Professeur Seamus Perry (Balliol College).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007:	B.A. in English Studies, Tufts University (Medford, Mass., États-Unis). Mention très bien (‘summa cum laude’).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes et fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017:	Maître de conférences en littérature anglophone, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017:	Enseignant contractuel (384 heures), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016:	ATER à temps plein, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014:	Allocataire-Moniteur, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011:	Lecteur d’anglais, Université Paris Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009:	Lecteur d’anglais, Université de Versailles Saint-Quentin-en-Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’ouvrages ou de revues:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction (avec Caroline Bertonèche et Laurent Folliot), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 73/2 (avril-juin 2020), p. 222-234.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘The Life which was, as it were, already written’: biographizing epistolary Keats »,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 66/4 (oct.-déc. 2013), p. 426-440.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres dans des ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polyphony, Play, and the Sharing of Space in Keats’s Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alain Kerhervé et Véronique Léonard-Roques, Presses Universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Bear back this presumptuous Billet’: Problems of Address and Problems of Delivery in The Female Quixote », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais 2024. Charlotte Lennox,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> The Female Quixote, dirigé par C. Bertonèche & A. Braida, Paris, Ellipses, 2023, p. 109-128.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« A Rose Arises in The Eve of St. Agnes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Anglais 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keats’s Poetry and Prose, dirigé par Caroline Bertonèche, Paris, Ellipses, 2021, p. 67-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de colloques et conférences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Avec Mickaël Popelard) « Introduction: Empowering the Commons », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par J. Elprin et M. Popelard, Presses Universitaires de Caen, Caen, 2025, pp. 7-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le sonnet protéiforme chez Coleridge », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques : textes instables et œuvres protéiformes en Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne pendant le long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Antonella Braida, Sophie Laniel-Musitelli et Céline Sabiron, Presses Universitaires de Nancy, 2019, p. 123-142.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Keats (avoids) crossing Wordsworth », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Vanessa Guignery, Cambridge Scholars Publishing, 2016, p. 43-58.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par T. Constantinesco et S. Laniel-Musitelli, PUN-Éditions Universitaires de Lorraine, 2015, p. 127-144.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in Keats’s ode ‘To Autumn’ », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Fabien Desset, Presses Universitaires de Limoges, 2014, p. 65-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’encyclopédie en ligne:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [online], ISSN 2803-2845, août 2022 : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.digitens.org/en/notices/john-keats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recensions:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Pamela Clemit), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, novembre 2015 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cercles.com/review/r75/Clemit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Essays on John Clare : Poetry, Culture and Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (éd. Simon Kövesi and Scott McEathron), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2016 / 4 (vol. 69).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques internationaux et congrès:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Ready or not, here I come’: Panic and Play in Richard Powers's </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Playground</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier LIMISA, Université de Toulouse-Jean Jaurès, 5 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I have nothing but my dull self’: Joseph Severn’s Significantly Borderline Correspondence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism Across Borders: International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Etudes avancées de Paris / Université Paris Cité, 24-25 mars 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Excuse Haste’: The Lennox-Richardson-Johnson Correspondence and the Sense of Urgency in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires entre écrivains et lecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes, Université de Haute-Alsace, 13-14 juin 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s France (an Ode?) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Romanticism and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monte Verità, Ascona, Suisse, 23-26 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« The Gratuitous Detail and the ‘Recommencement of Suspended Life’ in De Quincey's Murder Aesthetics », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Tours (online), 4 juin 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Soul-Making, Revisited: The Refraction of Keats’s Letters in Ian McEwan’s Enduring Love », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting Souls in Literature, Art, History, Politics, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, 11 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I read thee rash, and heedlesse of thy selfe’: Rereading the Legendary Keats-Shelley Exchange », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats and Mythology (1819-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British School at Rome / Keats-Shelley House (Rome, Italie), 22 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘[N]o time for thought’: Lapses and Relapses in Jane Austen’s </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northanger Abbey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université Paris Nanterre, 9 juin 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Sonnet in nubibus ; or, on the uses and reuses of ‘the Poet in the Clouds’ », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylline Leaves: Chaos and Compilation in the Romantic Period (A Bicentennial Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkbeck, Univesity of London, 20 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reading the ‘Countenance’ and the Contents of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2016 (« Romanticism and Its Discontents »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, 11 août 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘I would not say it in print’: Sites of contestation in the letters of John Keats », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, 16 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats’s Dashing Style: On Mediating the Movements of Epistolary Thought », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Society for the Study of Romanticism Conference 2013 (« Romantic Movements »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University (Mass.), 9 août 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘P.S. has many significations’: Keats’s Non-Prescriptive Postscripts », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Bourgogne, 18 mai 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Wordsworth's Ambivalent Poetic Sympathies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Philosophy (International conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, 28 septembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘While barred clouds bloom’: (C)overt Contrariety in ‘To Autumn’», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier SERA, Université de Limoges, 11 mai 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études / séminaires:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On Not Giving Up the Ghost; or, the Ambivalent Uses of Keats’s Letters in Contemporary Fiction », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Offshoots: Reassessing the Legacy of British Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Thirteen Ways of Looking into ‘On First Looking into Chapman’s Homer’ » </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOOP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘One Speaker One Poem’, sur le programme d’agrégation) (online), 7 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Letters (Go Viral?) During Lockdown », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats's Bicentenary – 1821-2021: A Virtual Celebration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (online), 6 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Keats's Autograph Letters, in Other Hands », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERIBIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (‘Empreintes et territoires’), MRSH, Université de Caen Normandie, 8 octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« On the Self-Enveloped Selflessness of Keats’s Last Great Ode », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keats’s Odes at 200: A One-Day Bicentenary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« ‘Qui me néglige me désole’: The Neglected Countenance of Keats’s Letters », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London-Paris Romanticism Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (special session: ‘The Poetics of the Romantic Letter’), University of London, 9 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Romantic Commons », Université Paris Diderot, 5 mars 2014. Intervention lors de sa séance inaugurative : présentation des objectifs du séminaire et du programme des séances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire des doctorants organisé par le Professeur Jean-Marie Fournier : « La ‘nouvelle vie’ de Keats : de Richard Monckton Milnes (1848) à Nicholas Roe (2012) », Université Paris Diderot, 6 avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la vie de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur (SAES) et de la North American Society for the Study of Romanticism (NASSR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau de la Société d’Études du Romantisme Anglais (SERA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil National des Universités (CNU, section 11) (de 2019 à 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury pour le prix SERA de master (2017) et de thèse (2021).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour plusieurs revues internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Caroline Bertonèche) de la journée d’études « Keats’s Odes at 200: A One-Day Bicentenary Conference », MRSH, Université de Caen Normandie, 1 février 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Mickaël Popelard) du colloque international « Penser et représenter le(s) « commun(s) » dans la littérature, la philosophie et la société britannique (XVIe-XIXe) », MRSH, Université de Caen Normandie, 27-28 mai 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur (avec Oriane Monthéard) de la journée d'études &amp;quot;Romantic Offshoots: Reassessing the Legacy of British Romanticism&amp;quot;, Université de Rouen Normandie, 4 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de la première édition du Festival du Livre Anglophone en Normandie (avec Douglas Stuart et Jan Carson), 16-17 mai 2025, Caen / Château de Crèvecoeur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Romantic Offshoots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05599046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes at 200 (1819-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keats's Odes, 200 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertonèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73 (2), 2020, Keats's Odes, 200 Years On</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Empowering the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy Elprin; Mickaël Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-23, 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13oml⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphony, Play, and the Sharing of Space in Keats’s Correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Kerhervé; Véronique Léonard-Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amitiés épistolaires en France et au Royaume-Uni. Des Lumières à l'aube de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-230, 2025, (Interférences), 978-2-7535-9824-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bear back this presumptuous Billet'': Problems of Address and Problems of Delivery in The Female Quixote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Antonella Braida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charlotte Lennox. The Female Quixote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.109-128, 2023, (Agrégation. Anglais), 9782340079526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rose Arises in The Eve of St. Agnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Keats. Keats's poetry and prose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.67-82, 2021, (Agrégation anglais), 978-2-3400-5478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet protéiforme chez Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Laniel-Musitelli; Antonella Braida-Laplace; Céline Sabiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconstances romantiques. Visions et révisions dans la littérature britannique du long XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.123-142, 2019, (Regards croisés sur le monde anglophone), 978-2-8143-0548-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I would not say it in print&amp;quot;: Keats (avoids) crossing Wordsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.43-58, 2016, 978-1-443-88699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Merry Tinker and the Beautiful Beggars: Wordsworth’s Experiments in Poetic Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Constantinesco; Sophie Laniel-Musitelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and the Philosophical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.127-144, 2015, 978-2-8143-0231-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">While barred clouds bloom': (C)overt Contrariety in Keats’s ode 'To Autumn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence romantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp. 65-80, 2014, Espaces humains, 9782842876128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Commons in Early Modern England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Popelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 151 p., 2025, (Symposia), 978-2-38185-260-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13on7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives of the Poets: Poetry and Biography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elprin Jeremy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folliot Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonafous-Murat Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klincksieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 66 (4), pp.413-539, 2013, Études anglaises, revue du monde anglophone, Pascal Aquien, ISSN : 0014-195X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGIT.EN.S: The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Self-Enveloped Selflessness of Keats’s Last Great Ode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Keats’s Odes, 200 Years On, 73 (2), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.732.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Simon Kövesi and Scott McEathron (eds.), New Essays on John Clare : Poetry, Culture and Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.493-496. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.694.0488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pamela Clemit (ed.), The Letters of William Godwin: Volume II, 1798-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[T]he Life which was, as it were, already written': biographizing epistolary Keats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Elprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp. 426-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63AC50AD"/>
+    <w:nsid w:val="A2DDAB2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01A4ED58"/>
+    <w:nsid w:val="8EE0D6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72ADEE0A"/>
+    <w:nsid w:val="21D0F3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DD467B3"/>
+    <w:nsid w:val="FFD67482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D9F8A75C"/>
+    <w:nsid w:val="31EF205E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33E8AEE1"/>
+    <w:nsid w:val="257E8EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="179D1E07"/>
+    <w:nsid w:val="FCC8858A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5B4BB297"/>
+    <w:nsid w:val="CB7A2009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="57CCBA17"/>
+    <w:nsid w:val="EA4F55C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7C2D3E17"/>
+    <w:nsid w:val="2C408938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-elprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1022-9901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitens.org/en/notices/john-keats.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cercles.com/review/r75/Clemit.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Elprin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Popelard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13on7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elprin Jeremy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folliot Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonafous-Murat Carle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com/livre/?GCOI=22520100716780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.732.0222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.694.0488" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-elprin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1022-9901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitens.org/en/notices/john-keats.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cercles.com/review/r75/Clemit.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Month&#233;ard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Elprin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elprin Jeremy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Popelard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13on7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folliot Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonafous-Murat Carle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klincksieck.com/livre/?GCOI=22520100716780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.732.0222" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.694.0488" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>