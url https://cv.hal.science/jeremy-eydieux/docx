--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1493,165 +1493,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decommissioning as a Step Forward for Risk Governance</w:t>
+                <w:t xml:space="preserve">Approfondir les approches pragmatistes de la gestion des parties prenantes : l'apport de l'intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Application of Advanced Plant Information Systems for Nuclear Decommissioning and Life-cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Energy Technology (IFE), Dec 2018, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985903v1</w:t>
+                <w:t xml:space="preserve">hal-01817414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approfondir les approches pragmatistes de la gestion des parties prenantes : l'apport de l'intertextualité</w:t>
+                <w:t xml:space="preserve">Decommissioning as a Step Forward for Risk Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Application of Advanced Plant Information Systems for Nuclear Decommissioning and Life-cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Energy Technology (IFE), Dec 2018, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817414v1</w:t>
+                <w:t xml:space="preserve">hal-01985903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and Risk Management: Anticipation and Resilience</w:t>
               </w:r>
@@ -1769,217 +1769,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
+                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558978v1</w:t>
+                <w:t xml:space="preserve">hal-01654756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
+                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654756v1</w:t>
+                <w:t xml:space="preserve">hal-01558978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
               </w:r>
@@ -2136,178 +2136,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks governance and risky operations helping each other to face unexpected events: A few contributions of pragmatist philosophy</w:t>
+                <w:t xml:space="preserve">From ventriloquism to high reliability: Object of activity and figures’ significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pragmatism Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230912v1</w:t>
+                <w:t xml:space="preserve">hal-01230865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ventriloquism to high reliability: Object of activity and figures’ significance</w:t>
+                <w:t xml:space="preserve">Risks governance and risky operations helping each other to face unexpected events: A few contributions of pragmatist philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">European Pragmatism Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230865v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gouvernance pragmatiste de la gestion des risques nucléaires : la prise en compte de la sécurité gérée dans les démonstrations de sûreté</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97418F8B"/>
+    <w:nsid w:val="F62D77FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2956,51 +2956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-eydieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1657-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227292189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raimondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01644503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NANT2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-eydieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1657-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227292189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raimondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01644503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NANT2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>