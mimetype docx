--- v1 (2026-04-08)
+++ v2 (2026-05-24)
@@ -1493,165 +1493,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approfondir les approches pragmatistes de la gestion des parties prenantes : l'apport de l'intertextualité</w:t>
+                <w:t xml:space="preserve">Decommissioning as a Step Forward for Risk Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Application of Advanced Plant Information Systems for Nuclear Decommissioning and Life-cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Energy Technology (IFE), Dec 2018, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817414v1</w:t>
+                <w:t xml:space="preserve">hal-01985903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decommissioning as a Step Forward for Risk Governance</w:t>
+                <w:t xml:space="preserve">Approfondir les approches pragmatistes de la gestion des parties prenantes : l'apport de l'intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Application of Advanced Plant Information Systems for Nuclear Decommissioning and Life-cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Energy Technology (IFE), Dec 2018, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985903v1</w:t>
+                <w:t xml:space="preserve">hal-01817414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation and Risk Management: Anticipation and Resilience</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F62D77FD"/>
+    <w:nsid w:val="94022D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2956,51 +2956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-eydieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1657-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227292189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raimondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01644503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NANT2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-eydieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1657-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227292189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-89792-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89792-5_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01368831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raimondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01146860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01644503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NANT2021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>