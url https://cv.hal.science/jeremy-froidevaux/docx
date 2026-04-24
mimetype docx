--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -457,421 +457,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of climate on bat morphology across space and time</w:t>
+                <w:t xml:space="preserve">A modeling framework for biodiversity assessment in renewable energy development: A case study on European bats and wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paltrinieri</w:t>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Razgour</w:t>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santini</w:t>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Russo</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joxerra Aihartza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.115323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecog.07663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046095v1</w:t>
+                <w:t xml:space="preserve">hal-04908859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing hedgerows for biodiversity: Disentangling the effects of trimming, structure and connectivity on the use of linear features by bats</w:t>
+                <w:t xml:space="preserve">The effects of climate on bat morphology across space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Tarcy</w:t>
+                <w:t xml:space="preserve">Laura Paltrinieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+                <w:t xml:space="preserve">Orly Razgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leroux</w:t>
+                <w:t xml:space="preserve">Danilo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Matutini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joxerra Aihartza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecog.07663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384899v1</w:t>
+                <w:t xml:space="preserve">hal-05046095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework for biodiversity assessment in renewable energy development: A case study on European bats and wind turbines</w:t>
+                <w:t xml:space="preserve">Managing hedgerows for biodiversity: Disentangling the effects of trimming, structure and connectivity on the use of linear features by bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Noé Tarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Barré</w:t>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.115323. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.3300-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908859v1</w:t>
+                <w:t xml:space="preserve">hal-05384899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating bias in long‐term terrestrial ecoacoustic studies</w:t>
               </w:r>
@@ -1119,2181 +1119,2181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Acoustic Index User's Guide : a practical manual for defining, generating and understanding current and future acoustic indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bradfer-Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Brad Duthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+                <w:t xml:space="preserve">Carlos Abrahams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gasc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+                <w:t xml:space="preserve">Matyáš Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717397v1</w:t>
+                <w:t xml:space="preserve">hal-04689523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acoustic Index User's Guide : a practical manual for defining, generating and understanding current and future acoustic indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Bradfer-Lawrence</w:t>
+                <w:t xml:space="preserve">The location of solar farms within England's ecological landscape: Implications for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Duthie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 372, pp.123372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689523v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The location of solar farms within England's ecological landscape: Implications for biodiversity conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Tinsley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Jones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 372, pp.123372. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801226v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging guild modulates insectivorous bat responses to habitat loss and insular fragmentation in peninsular Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Wildlife Exposure to Radiofrequency Electromagnetic Fields: Time for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin C.K. Hazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Yoh</w:t>
+                <w:t xml:space="preserve">Marek Czerwiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moore</w:t>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Senawi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kirsty J Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.110017. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052121v1</w:t>
+                <w:t xml:space="preserve">hal-04361837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the habitat Ecological Infrastructure’s Diversity Index predict ant and bat biodiversity in Mediterranean agricultural floodplains? A multi-taxon approach using hierarchical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable energies and biodiversity: Impact of ground‐mounted solar photovoltaic sites on bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Fonseca</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sándor Zsebők</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriszta Lilla Szabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.1752-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471308v1</w:t>
+                <w:t xml:space="preserve">hal-04361855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energies and biodiversity: Impact of ground‐mounted solar photovoltaic sites on bat activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Can the habitat Ecological Infrastructure’s Diversity Index predict ant and bat biodiversity in Mediterranean agricultural floodplains? A multi-taxon approach using hierarchical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Zina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosário Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor Zsebők</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Teresa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (9), pp.1752-1762. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.110446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361855v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Wildlife Exposure to Radiofrequency Electromagnetic Fields: Time for Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Recuero Virto</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Czerwiński</w:t>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Thielens</w:t>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty J Park</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361837v1</w:t>
+                <w:t xml:space="preserve">hal-04487873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t>
+                <w:t xml:space="preserve">Transition to organic farming negatively affects bat activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Penelope C Fialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Péter Batáry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (10), pp.2167-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487873v1</w:t>
+                <w:t xml:space="preserve">hal-05471285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to organic farming negatively affects bat activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Acoustic activity of bats at power lines correlates with relative humidity: a potential role for corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Péter Batáry</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14468⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (1995), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.2510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471285v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic activity of bats at power lines correlates with relative humidity: a potential role for corona discharges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nia Toshkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Benítez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.2510⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04032889v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Drivers of bat activity at wind turbines advocate for mitigating bat exposure using multicriteria algorithm-based curtailment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sotillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 866, pp.161404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04104758v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of bat activity at wind turbines advocate for mitigating bat exposure using multicriteria algorithm-based curtailment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Insectivorous bats alter their flight and feeding behaviour at ground‐mounted solar farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chartendrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942748v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectivorous bats alter their flight and feeding behaviour at ground‐mounted solar farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Barré</w:t>
+                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chartendrault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14555⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04350590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraging guild modulates insectivorous bat responses to habitat loss and insular fragmentation in peninsular Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Quentin C.K. Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Natalie Yoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+                <w:t xml:space="preserve">Jonathan Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marx</w:t>
+                <w:t xml:space="preserve">Juliana Senawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.110017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04296312v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The location and vegetation physiognomy of ecological infrastructures determine bat activity in Mediterranean floodplain landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Over a decade of failure to implement &amp;lt;scp&amp;gt;UNEP&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;EUROBATS&amp;lt;/scp&amp;gt; guidelines in wind energy planning: A call for action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vera Zina</w:t>
+                <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Conde</w:t>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 332, </w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674141v1</w:t>
+                <w:t xml:space="preserve">hal-03800966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t>
@@ -3325,161 +3325,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of failure to implement &amp;lt;scp&amp;gt;UNEP&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;EUROBATS&amp;lt;/scp&amp;gt; guidelines in wind energy planning: A call for action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Leroux</w:t>
+                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mariton</w:t>
+                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Fritze</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/csp2.12805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800966v1</w:t>
+                <w:t xml:space="preserve">hal-03952303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t>
               </w:r>
@@ -3491,77 +3491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t>
@@ -3584,325 +3584,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952303v1</w:t>
+                <w:t xml:space="preserve">hal-04059664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sourdril</w:t>
+                <w:t xml:space="preserve">The location and vegetation physiognomy of ecological infrastructures determine bat activity in Mediterranean floodplain landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+                <w:t xml:space="preserve">Gonçalo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Zina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Calatayud</w:t>
+                <w:t xml:space="preserve">Sofia Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059664v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Assandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,606 +3986,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways towards a sustainable future envisioned by early‐career conservation researchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaisa Raatikainen</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Purhonen</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tähti Pohjanmies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eini Nieminen</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/csp2.493⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434563v1</w:t>
+                <w:t xml:space="preserve">hal-03435073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
+                <w:t xml:space="preserve">Pathways towards a sustainable future envisioned by early‐career conservation researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaisa Raatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Purhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Tähti Pohjanmies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Maiju Peura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Eini Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (9), 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/csp2.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435073v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Barré</w:t>
+                <w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766973v1</w:t>
+                <w:t xml:space="preserve">hal-03232451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232451v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second capture of Promops centralis (Chiroptera) in French Guiana after 28 years of mist-netting and description of its echolocation and distress calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Boughey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4786,615 +4786,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural complexity in managed and strictly protected mountain forests: Effects on the habitat suitability for indicator bird species</w:t>
+                <w:t xml:space="preserve">The movement ecology of the Mauritian flying fox (Pteropus niger): a long-term study using solar-powered GSM/GPS tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Braunisch</w:t>
+                <w:t xml:space="preserve">Ryszard Z Oleksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Roder</w:t>
+                <w:t xml:space="preserve">Charles L Ayady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Coppes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Vikash Tatayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Arlettaz</w:t>
+                <w:t xml:space="preserve">Carl Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W Howey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0156-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737493v1</w:t>
+                <w:t xml:space="preserve">hal-04737503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The movement ecology of the Mauritian flying fox (Pteropus niger): a long-term study using solar-powered GSM/GPS tags</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetic structure and habitat connectivity for jaguar (Panthera onca) conservation in Central Belize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles L Ayady</w:t>
+                <w:t xml:space="preserve">Angelica Menchaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikash Tatayah</w:t>
+                <w:t xml:space="preserve">Natalia A Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Jones</w:t>
+                <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W Howey</w:t>
+                <w:t xml:space="preserve">Anthony Caragiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-019-0156-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-019-0801-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737503v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and habitat connectivity for jaguar (Panthera onca) conservation in Central Belize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moth responses to sympathetic hedgerow management in temperate farmland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Menchaca</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moth Broyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-019-0801-5⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270-271, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737656v1</w:t>
+                <w:t xml:space="preserve">hal-04737500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth responses to sympathetic hedgerow management in temperate farmland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Structural complexity in managed and strictly protected mountain forests: Effects on the habitat suitability for indicator bird species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Braunisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Coppes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth Broyles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Arlettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 270-271, pp.55-64. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 448, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737500v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the Endangered Mauritian flying fox Pteropus niger on commercial fruit farms and the efficacy of mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Z Oleksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles L Ayady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikash Tatayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oryx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (1), pp.114-121. </w:t>
@@ -5432,77 +5432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching insects while recording bats: impacts of light trapping on acoustic sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope C Fialas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (3), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5530,278 +5530,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors driving population recovery of the greater horseshoe bat (Rhinolophus ferrumequinum) in the UK: implications for conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katherine Boughey</w:t>
+                <w:t xml:space="preserve">Does organic farming enhance biodiversity in Mediterranean vineyards? A case study with bats and arachnids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Barlow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Bastien Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.1601-1621. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 249, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1320-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737484v1</w:t>
+                <w:t xml:space="preserve">hal-04737460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does organic farming enhance biodiversity in Mediterranean vineyards? A case study with bats and arachnids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Factors driving population recovery of the greater horseshoe bat (Rhinolophus ferrumequinum) in the UK: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Boughey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Louboutin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Kate Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 249, pp.112-122. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1601-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737460v1</w:t>
+                <w:t xml:space="preserve">hal-04737484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing passive acoustic sampling of bats in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Zellweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,77 +5919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6036,90 +6036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6161,77 +6161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,103 +6286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Ecoacoustic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,605 +6401,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392937v1</w:t>
+                <w:t xml:space="preserve">hal-04392952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
+              <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392952v1</w:t>
+                <w:t xml:space="preserve">hal-04377044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouat</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377044v1</w:t>
+                <w:t xml:space="preserve">hal-04098055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098055v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7028,103 +7028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session “Écouter et entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?” (sous la dir. de Sourdril, A., &amp; Barbaro, L.), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,103 +7149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentation entre forêts et cultures à l'échelle du paysage permet-elle un contrôle biologique accru des lépidoptères ravageurs par les chiroptères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Écologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
@@ -7266,176 +7266,301 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un ciel fragmenté : Effets cumulés des infrastructures d’énergies renouvelables et routières sur l’utilisation de l’habitat par les chiroptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A. S. Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Seytre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Rencontres Nationales Chauves-souris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fragmented skies: Cumulative effects of energy and road infrastructures on bats and birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A. S. Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Bioacousticians' Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vernon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7445,293 +7570,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Equation Models for the Study of Ecosystems and Socio-Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard, INRAE, France et Olivier Gimenez, CNRS, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781789450477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902799.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles à équations structurelles pour l’étude des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-251, 2022, 9781789480474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9047.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7741,147 +7866,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des impacts de l’éolien sur les chiroptères de la planification des projets à la phase d’exploitation. Rapport final du projet Eolien et chiroptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sotillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle. 2023, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7891,130 +8016,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent·Cities. Paysages sonores d'un monde confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8024,397 +8149,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fa Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Olivette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8482,51 +8607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB6DA300"/>
+    <w:nsid w:val="F41D0609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8630,51 +8755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CED4B1C6"/>
+    <w:nsid w:val="8AF4D6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8778,51 +8903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D4111B8E"/>
+    <w:nsid w:val="0BE0D2D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9015,51 +9140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-froidevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6850-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/jeremy-froidevaux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlabs.net/discussion/wildlabs-awards-2024-bumblebuzz-automatic-recognition-bumblebee-species-and-behaviour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2024/item/1265-cumul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paltrinieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Russo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joxerra Aihartza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tarcy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarrett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bradfer-Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Gibb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszta Lilla Szabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Kurali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#246;rf&#246;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02196-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Duthie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abrahams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14357" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tinsley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin C.K. Hazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Yoh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Senawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty J Park" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00795" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope C Fialas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14468" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2510" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sotillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chartendrault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14555" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Conde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107929" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12805" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Raatikainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Purhonen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#228;hti Pohjanmies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Peura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eini Nieminen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.493" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;-Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202001451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boughey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hawkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Collins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12574" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Braunisch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Roder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Coppes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Arlettaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.06.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Z Oleksy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Ayady" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Howey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0156-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Menchaca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caragiulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0801-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moth Broyles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318001138" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.71" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Barlow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1320-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louboutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Obrist" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. S. Tiberghien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361368v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Ravache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-froidevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6850-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/jeremy-froidevaux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlabs.net/discussion/wildlabs-awards-2024-bumblebuzz-automatic-recognition-bumblebee-species-and-behaviour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2024/item/1265-cumul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115323" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paltrinieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Russo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joxerra Aihartza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tarcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarrett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bradfer-Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Gibb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszta Lilla Szabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Kurali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#246;rf&#246;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02196-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Duthie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abrahams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14357" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tinsley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123372" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty J Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00795" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope C Fialas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sotillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chartendrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin C.K. Hazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Yoh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Senawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12805" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Conde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107929" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Raatikainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Purhonen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#228;hti Pohjanmies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Peura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eini Nieminen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;-Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202001451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boughey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hawkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Collins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12574" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Z Oleksy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Ayady" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Howey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0156-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Menchaca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Rossi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caragiulo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0801-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moth Broyles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Braunisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Roder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Coppes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Arlettaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318001138" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.71" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louboutin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Barlow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1320-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Obrist" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. S. Tiberghien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seytre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361368v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Ravache" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>