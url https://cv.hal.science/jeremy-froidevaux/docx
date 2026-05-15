--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -323,555 +323,555 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
+                <w:t xml:space="preserve">Managing hedgerows for biodiversity: Disentangling the effects of trimming, structure and connectivity on the use of linear features by bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+                <w:t xml:space="preserve">Noé Tarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney A Rountree</w:t>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna F Cord</w:t>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Pitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Matutini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.3300-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126958v1</w:t>
+                <w:t xml:space="preserve">hal-05384899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework for biodiversity assessment in renewable energy development: A case study on European bats and wind turbines</w:t>
+                <w:t xml:space="preserve">The effects of climate on bat morphology across space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Laura Paltrinieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+                <w:t xml:space="preserve">Orly Razgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Barré</w:t>
+                <w:t xml:space="preserve">Luca Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Danilo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joxerra Aihartza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.115323. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecog.07663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908859v1</w:t>
+                <w:t xml:space="preserve">hal-05046095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of climate on bat morphology across space and time</w:t>
+                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paltrinieri</w:t>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Razgour</w:t>
+                <w:t xml:space="preserve">Rodney A Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santini</w:t>
+                <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Russo</w:t>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joxerra Aihartza</w:t>
+                <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecog.07663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046095v1</w:t>
+                <w:t xml:space="preserve">hal-05126958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing hedgerows for biodiversity: Disentangling the effects of trimming, structure and connectivity on the use of linear features by bats</w:t>
+                <w:t xml:space="preserve">A modeling framework for biodiversity assessment in renewable energy development: A case study on European bats and wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Tarcy</w:t>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.3300-3313. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.115323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.115323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384899v1</w:t>
+                <w:t xml:space="preserve">hal-04908859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating bias in long‐term terrestrial ecoacoustic studies</w:t>
               </w:r>
@@ -1272,51 +1272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The location of solar farms within England's ecological landscape: Implications for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1389,51 +1389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,91 +1457,95 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Wildlife Exposure to Radiofrequency Electromagnetic Fields: Time for Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,1013 +1755,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the habitat Ecological Infrastructure’s Diversity Index predict ant and bat biodiversity in Mediterranean agricultural floodplains? A multi-taxon approach using hierarchical modelling</w:t>
+                <w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Fonseca</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Zina</w:t>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosário Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Ferreira</w:t>
+                <w:t xml:space="preserve">Laurent Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.110446. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471308v1</w:t>
+                <w:t xml:space="preserve">hal-04487873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t>
+                <w:t xml:space="preserve">Can the habitat Ecological Infrastructure’s Diversity Index predict ant and bat biodiversity in Mediterranean agricultural floodplains? A multi-taxon approach using hierarchical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">André Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Zina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosário Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tillon</w:t>
+                <w:t xml:space="preserve">Maria Teresa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.110446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487873v1</w:t>
+                <w:t xml:space="preserve">hal-05471308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to organic farming negatively affects bat activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of bat activity at wind turbines advocate for mitigating bat exposure using multicriteria algorithm-based curtailment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope C Fialas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gareth Jones</w:t>
+                <w:t xml:space="preserve">Alejandro Sotillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Batáry</w:t>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (10), pp.2167-2176. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 866, pp.161404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471285v1</w:t>
+                <w:t xml:space="preserve">hal-03942748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic activity of bats at power lines correlates with relative humidity: a potential role for corona discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Transition to organic farming negatively affects bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope C Fialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Park</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Batáry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.2510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (10), pp.2167-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032889v1</w:t>
+                <w:t xml:space="preserve">hal-05471285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+                <w:t xml:space="preserve">Acoustic activity of bats at power lines correlates with relative humidity: a potential role for corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kirsty Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (1995), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.2510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909028v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nia Toshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Benítez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of bat activity at wind turbines advocate for mitigating bat exposure using multicriteria algorithm-based curtailment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Sotillo</w:t>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roemer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 866, pp.161404. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942748v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectivorous bats alter their flight and feeding behaviour at ground‐mounted solar farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chartendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging guild modulates insectivorous bat responses to habitat loss and insular fragmentation in peninsular Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin C.K. Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Yoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,584 +3061,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of failure to implement &amp;lt;scp&amp;gt;UNEP&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;EUROBATS&amp;lt;/scp&amp;gt; guidelines in wind energy planning: A call for action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Leroux</w:t>
+                <w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mariton</w:t>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Fritze</w:t>
+                <w:t xml:space="preserve">Olivier Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800966v1</w:t>
+                <w:t xml:space="preserve">hal-04790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Over a decade of failure to implement &amp;lt;scp&amp;gt;UNEP&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;EUROBATS&amp;lt;/scp&amp;gt; guidelines in wind energy planning: A call for action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.12805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952303v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-022-00291-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790382v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,51 +3646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t>
@@ -3750,64 +3754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Zina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,511 +3856,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways towards a sustainable future envisioned by early‐career conservation researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Assandri</w:t>
+                <w:t xml:space="preserve">Kaisa Raatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Brambilla</w:t>
+                <w:t xml:space="preserve">Jenna Purhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Tähti Pohjanmies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiju Peura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eini Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (9), 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234104v1</w:t>
+                <w:t xml:space="preserve">hal-03434563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+                <w:t xml:space="preserve">Giacomo Assandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435073v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways towards a sustainable future envisioned by early‐career conservation researchers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenna Purhonen</w:t>
+                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tähti Pohjanmies</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiju Peura</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eini Nieminen</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (9), 15p. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/csp2.493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434563v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t>
@@ -4407,77 +4411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4528,64 +4532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second capture of Promops centralis (Chiroptera) in French Guiana after 28 years of mist-netting and description of its echolocation and distress calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,265 +4924,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and habitat connectivity for jaguar (Panthera onca) conservation in Central Belize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moth responses to sympathetic hedgerow management in temperate farmland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Menchaca</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moth Broyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-019-0801-5⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270-271, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737656v1</w:t>
+                <w:t xml:space="preserve">hal-04737500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth responses to sympathetic hedgerow management in temperate farmland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Population genetic structure and habitat connectivity for jaguar (Panthera onca) conservation in Central Belize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Menchaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia A Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moth Broyles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Caragiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 270-271, pp.55-64. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-019-0801-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737500v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural complexity in managed and strictly protected mountain forests: Effects on the habitat suitability for indicator bird species</w:t>
               </w:r>
@@ -5203,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Roder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Coppes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5292,295 +5296,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Endangered Mauritian flying fox Pteropus niger on commercial fruit farms and the efficacy of mitigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catching insects while recording bats: impacts of light trapping on acoustic sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope C Fialas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oryx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (1), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0030605318001138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737617v1</w:t>
+                <w:t xml:space="preserve">hal-04737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching insects while recording bats: impacts of light trapping on acoustic sampling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of the Endangered Mauritian flying fox Pteropus niger on commercial fruit farms and the efficacy of mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Z Oleksy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L Ayady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikash Tatayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.240-247. </w:t>
+              <w:t xml:space="preserve">Oryx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0030605318001138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737651v1</w:t>
+                <w:t xml:space="preserve">hal-04737617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does organic farming enhance biodiversity in Mediterranean vineyards? A case study with bats and arachnids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing passive acoustic sampling of bats in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Zellweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6187,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,51 +6562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S P Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,103 +6907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7149,103 +7153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentation entre forêts et cultures à l'échelle du paysage permet-elle un contrôle biologique accru des lépidoptères ravageurs par les chiroptères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Écologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
@@ -7358,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Seytre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rencontres Nationales Chauves-souris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Bourges, France</w:t>
@@ -7470,64 +7474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A. S. Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Bioacousticians' Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vernon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7610,51 +7614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7744,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7880,103 +7884,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des impacts de l’éolien sur les chiroptères de la planification des projets à la phase d’exploitation. Rapport final du projet Eolien et chiroptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sotillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle. 2023, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8202,64 +8206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8607,51 +8611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F41D0609"/>
+    <w:nsid w:val="2F079C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8755,51 +8759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8AF4D6AD"/>
+    <w:nsid w:val="376CCB2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8903,51 +8907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BE0D2D5"/>
+    <w:nsid w:val="9DFB17AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9140,51 +9144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-froidevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6850-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/jeremy-froidevaux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlabs.net/discussion/wildlabs-awards-2024-bumblebuzz-automatic-recognition-bumblebee-species-and-behaviour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2024/item/1265-cumul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115323" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paltrinieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Russo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joxerra Aihartza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tarcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarrett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bradfer-Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Gibb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszta Lilla Szabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Kurali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#246;rf&#246;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02196-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Duthie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abrahams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14357" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tinsley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123372" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty J Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00795" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope C Fialas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sotillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chartendrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin C.K. Hazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Yoh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Senawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12805" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Conde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107929" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Raatikainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Purhonen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#228;hti Pohjanmies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Peura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eini Nieminen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;-Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202001451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boughey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hawkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Collins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12574" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Z Oleksy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Ayady" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Howey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0156-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Menchaca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Rossi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caragiulo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0801-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moth Broyles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Braunisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Roder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Coppes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Arlettaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318001138" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.71" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louboutin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Barlow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1320-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Obrist" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. S. Tiberghien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seytre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361368v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Ravache" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-froidevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6850-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/jeremy-froidevaux/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildlabs.net/discussion/wildlabs-awards-2024-bumblebuzz-automatic-recognition-bumblebee-species-and-behaviour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ittecop.fr/fr/tous-les-projets/recherches-2024/item/1265-cumul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tarcy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paltrinieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Russo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joxerra Aihartza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarrett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Barnett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bradfer-Lawrence" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Gibb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszta Lilla Szabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Kurali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Est&#243;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s G&#246;rf&#246;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02196-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Duthie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abrahams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14357" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tinsley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123372" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty J Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00795" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sotillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope C Fialas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chartendrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14555" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin C.K. Hazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Yoh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Senawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03800966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.12805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Duarte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Conde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107929" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Raatikainen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Purhonen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#228;hti Pohjanmies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Peura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eini Nieminen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.493" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemarchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;-Carreras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202001451" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boughey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hawkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Collins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12574" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Z Oleksy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Ayady" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Howey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0156-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moth Broyles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Menchaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Rossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caragiulo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0801-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Braunisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Roder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Coppes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Arlettaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.71" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318001138" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louboutin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Barlow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1320-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Bollmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Obrist" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. S. Tiberghien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seytre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361368v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Ravache" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>