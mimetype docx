--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,4530 +66,5173 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italia e Francia di fronte alla Libia. Dall'Ottocento ad oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrancoAngeli, 2026, 9788835174882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des Juifs de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Que sais-je ?, 9782715424791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs français et le nazisme de 1933 à 1939. L'Histoire renversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-13-083000-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Miroir des désillusions. Les Juifs de France et l'Italie fasciste (1922-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Classiques Jaunes, 978-2-406-15042-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15042-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité(s) du communautarisme religieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS, 2020, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture fasciste entre latinité et méditerranéité (1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-deux électoral. Une autre histoire de la représentation politique en France (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-7535-4005-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.90702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Miroir des désillusions. Les Juifs de France et l'Italie fasciste (1922-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Méditerranées, Pierre-Yves Beaurepaire, 978-2-8124-4201-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nazisme des contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du second conflit mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 71, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la minorité à la communauté. Les Juifs de Nice dans la cité (XIXe-XXe siècle) : l’enracinement national par le local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90, pp.125-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15j9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli italiani e il fascismo in Marocco nel periodo tra le due guerre: una diffusione superficiale all’interno di una comunità di formazione tardiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, LIII (1), pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire et les migrations dans la REMI. Du « total » au global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.33-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France face aux consuls et consulats étrangers en Algérie et au Maroc au lendemain de la Seconde Guerre mondiale. Enjeux diplomatiques, préoccupations coloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 203 (3), pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ri.203.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Consuls et consulats étrangers en France au xx e siècle. Entre diplomatie de diaspora, préservation des intérêts nationaux et histoire territoriale des relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aballéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 203 (3), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ri.203.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, LIII (1), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fonctions de la Méditerranée ». Leçon inaugurale de la chaire méditerranéenne d’histoire (Centre universitaire méditerranéen - Centre de la Méditerranée moderne et contemporaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 110, pp.151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Draï, la responsabilité de l’intellectuel juif face à l’antisémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 58 (1), pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.581.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la population De Platon à nos jours Yves Charbit Préface de John F. May Presses universitaires de France, 2024, 816 p., 39 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Novembre (11), pp.151-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2511.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laloum, Dépouiller en toute légalité. L’aryanisation économique des biens juifs en Algérie par le régime de Vichy (1941-1942), (Paris, Éditions de la Maison des sciences de l’homme, 2023).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 219 (1), pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsho.219.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les passeurs, acteurs et vecteurs d’un fascisme transnational en Europe (1922-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° HS 19 (2), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs19.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs de France à l'épreuve des élections de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu de la contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.203-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs de France et la laïcité. Essai de regard historique et jalons de comparaison avec le cas musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2023.2185424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusion charismatique. Mussolini dans les revues culturelles françaises de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.10034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perego, Pleurons-les. Les Juifs de Paris et la commémoration de la Shoah (1944-1967) (Ceyzérieu, Champ Vallon, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.9525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’antisémitisme au MRAP dans les années 1970 : une lecture de Droit et Liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 58 (1), pp.78-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/aj1.581.0078⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Vol. 55 (2), pp.62-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.552.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’air du temps . . . Apollinaire et la race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhsho.219.0241⟩</w:t>
+              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (3-4), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ncf.2022.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sekowski - Les Polonais en France au lendemain de la seconde guerre mondiale (1944-1949). Histoire d’une intégration (Paris, Sorbonne Université Presses, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40e année (3), pp.126-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.213.0125b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. (Ré)écrire la Méditerranée : un bilan et quelques enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.14818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée, espace ou système migratoire ? Un essai de réponse par la littérature scientifique (époque contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.192-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.15145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation française de l’Organisation internationale pour les réfugiés et les Juifs d’Europe centrale et orientale (1947-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 54 (1), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.541.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions françaises de la Mostra Augustea della Romanità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.13818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard, Ana Isabel Sardinha-Desvignes, Célébrer Salazar en France (1930-1974). Du philosalazarisme au salazarisme français (Bruxelles, Peter Lang, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.12984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre visage de la culture américaine en France : James Baldwin et la « Nouvelle génération perdue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 29 (1), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.029.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Trom - La France sans les Juifs. Émancipation, extermination, expulsion (Paris, Puf, 2019).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 80 (4), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.080.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations étrangères et vie politique sous la IV e République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 27 (1), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.027.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une « carrière » l’autre. Parlementaires juifs en France méridionale sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Muhammed Saadaoui (dir.), Crises économiques et changements sociopolitiques : mouvements de contestation, insurrections et révolutions à travers l’Histoire. Travaux offerts au Professeur Ralph Schor (Tunis, Tunisian World Center for Studies, Research, and Development, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97/1, pp.261-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 27 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.027.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergère Marc, Vichy au Canada. L’exil québécois de collaborateurs français (Rennes, Presses universitaires de Rennes, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040577ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une lecture latine et méditerranéenne de la culture fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judaïsme, fascisme et latinité : France-Italie, 1919-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de l’intellectuel en exil : trajectoires et réseaux immigrés dans le Paris d’après-guerre (1945-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollinaire et le nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apollinaire. Revue d'études apollinariennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-21, pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errances de l'identité. Apollinaire, les Juifs et le judaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apollinaire. Revue d'études apollinariennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hobson Faure, Un « Plan Marshall juif ». La présence américaine en France après la Shoah, 1944-1954, (Paris, Armand Colin, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berstein, Michel Winock (dir.), Fascisme français ? La controverse (Paris, CNRS Editions, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° HS 19 (2), pp.9-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 24, pp.181-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Courrière, Le Comté de Nice et la France. Histoire politique d'une intégration (1860-1879) (Rennes, PUR, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 679, pp.689-690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déraisons de la comparaison ? Sur l'antisémitisme dans la France actuelle et le « retour des années 1930 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 45 (3), pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.045.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète enraciné. Guillaume Apollinaire, Nice et la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1-2), pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Collyer (dir.), Emigration Nations. Policies and Ideologies of Emigrant Engagement (Palgrave Macmillan, series: « Migration, Diasporas and Citizenship », 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.14812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billion Pierre, Immigrations en Poitou-Charentes. Mémoires de l’invisible (Paris, Autrement, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.166-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Debono, Aux origines de l’antiracisme. La Ligue internationale contre l’antisémitisme (LICA), 1927-1940 (Paris, CNRS Éditions, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109, pp.203-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.6896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Yoann Morvan</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Germa, Benjamin Lellouch, Évelyne Patlagean (dir.), Les Juifs dans l'histoire, de la naissance du judaïsme au monde contemporain (Seyssel, Champ Vallon, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 514</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 663, pp.752-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...232 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse juive française et l’Italie fasciste, 1922-1939 : un vecteur des relations intercommunautaires juives en Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.9-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.14818⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.195-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et musulmans d’Algérie en France. Cinquante ans d'exil partagé, entre mémoire, échanges et déchirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1295, pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspetto delle relazioni intercomunitarie ebraiche nel Mediterraneo: gli ebrei francesi e i loro correligionari italiani al tempo del fascismo (1922-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.137-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/MER2011-038010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'engager en minorité. Les immigrés et la vie politique dans les Alpes-Maritimes sous la IV e République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° HS 7 (3), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.hs07.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roos - Les Juifs de France sous la Monarchie de Juillet (Paris, Honoré Champion, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.192-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.15145⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.377 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.5692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vial – L’Union populaire italienne, 1937-1940. Une organisation de masse du parti communiste en exil (Rome, École française de Rome, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.115-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.13818⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 80, pp.279-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.5344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs français face aux Juifs étrangers dans la France de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99, pp.209-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.12984⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 78, pp.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.4637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double enjeu. L'émigration française vers le Québec entre deux politiques migratoires introuvables (1945-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.122-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berstein - Léon Blum (Paris, Fayard, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.15-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.10484⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.4753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...2056 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4599,2618 +5242,2050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Aujogue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Boutique et le Plastic. Le poujadisme dans les Alpes-Maritimes (1955-1962)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Méditerranées, 978-2-406-17794-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17796-8.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il Bel Paese ». Essais sur les catégories historiographiques italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.533-557, 2025, 978-2-406-18994-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand et la Tunisie sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Ollivier, Frédéric Turpin (Dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Mitterrand. Itinéraires africains avant la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2024, 9782385190774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droites françaises et les « procès de guerre froide ». La légitimité par l’international ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Noëlline Castagnez (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? France, XIXe - XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753598454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abus de langage, abus d'histoire : la tenace comparaison avec les années 1930 au prisme de l'analyse historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Attia, Claude Berthomieu, Jean-Paul Guichard (Dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles 1919 et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-88, 2022, 978-2-14-025560-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’Allemagne se réveille, Israël aussi.” Les milieux juifs français face au national-socialisme (1933-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grunewald, Olivier Dard, Uwe Puschner (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa (1919-1949). Vol. 5.2 : Französischsprachige Christen, deutsche und französische Juden und der Nationalsozialismus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782875746641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Une histoire politique totale de la France méridionale est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pellegrinetti (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782753581661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux étrangers, la patrie reconnaissante ? La place politique et mémorielle des résistants étrangers dans la France de l’après-guerre (1944-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Herrmann, Marie-Laure Graf (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'étoffe des héros. L'engagement étranger dans la Résistance française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg éditeur, 2021, 9782825711361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32551/GEORG.11361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Kirschleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 573-598, 2021, 9782753581661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et l’« institution » des réfugiés, de l’urgence à la normalisation (1946-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l’asile en France (1920-1960)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-125, 2017, 978-2-7535-5486-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.156122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorités et communauté en France à l’époque contemporaine : essai historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Obadia, Anne-Laure Zwilling (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorité et communauté en religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.115-130, 2016, 978-2-86820-932-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.14197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l'esprit. Intellectuels, questions identitaires et immigration en France au lendemain de la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pellegrinetti, avec la collaboration de Jérémy Guedj (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Méditerranée en passion. Mélanges d'histoire contemporaine offerts à Ralph Schor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-313, 2016, Les Méditerranées, 978-2-8124-4799-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4799-0.p.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’écoute d’un peuple désincarné ? Gouverner au nom du peuple sous la IVe République : l’exemple des politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez, Jérémy Guedj (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entre-deux électoral. Une autre histoire de la représentation politique en France (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-140, 2015, 978-2-7535-4005-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.90777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités de l’esprit. Reconfigurations des frontières nationales et nouveaux espaces identitaires parmi les intellectuels étrangers exilés en France (1945-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maroussia Ahmed, Corinne Alexandre-Garner, Nicholas Serruys, Iulian Toma et Isabelle Keller-Privat (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations/Translations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.81-100, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.8998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’entre-deux électoral, un « envers » de l’histoire politique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez, Jérémy Guedj (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entre-deux électoral. Une autre histoire de la représentation politique en France (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-13, 2015, 9782753540057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.90723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité religieuse et appartenance politique : les Juifs de Marseille et de Nice face à la République de la fin du XIXe siècle à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis P. Martin, Jean-Paul Pellegrinetti, Jérémy Guedj (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La République en Méditerranée. Diffusions, espaces et cultures républicaines en France, Italie et Espagne (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-239, 2012, Cliopolis, 978-2-296-99442-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887354v1</w:t>
-              </w:r>
-[...566 lines deleted...]
-                <w:t xml:space="preserve">hal-04873148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comité France-Italie, passeur détourné du fascisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° HS 19 (2), pp.45-68, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs19.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs culturels et politiques du fascisme italien en Europe (1922-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement(s). Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS 19, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire la Méditerranée. Perspectives historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.14810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdlm.14810⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04881200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une France des sans voix ? Immigration et vie politique en France (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parlementaires méditerranéens. France, Espagne, Italie, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des médias en Méditerranée (XIXe - XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.6625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7220,212 +7295,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt-cinq ans de recherches sur les Juifs de Tunisie. Bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Marglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Oppizzi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04356851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe a-t-elle compris le nazisme ? La réponse des historiens : entretien avec Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du second conflit mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7435,100 +7510,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner ou choisir. La IVe République et l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université cote d'azur, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NICE2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04872235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7538,181 +7613,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judaïsme et franc-maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la franc-maçonneire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.136-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des étrangers qui ont fait la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.44§-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7859,51 +7934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j9c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2511.0151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.581.0078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.219.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04865792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2023.2185424" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.9525" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.552.0062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.213.0125b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.541.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10455" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040577ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8796" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.045.0093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6579" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6896" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6741" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2011-038010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs07.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5692" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5344" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4753" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-boutique-et-le-plastic-le-poujadisme-dans-les-alpes-maritimes-1955-1962.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17796-8.p.0011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10178/proces-politiques-tribune-ou-tremplin-pour-l-opposition" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/versailles-1919-et-geopolitique/4048?srsltid=AfmBOoqnTGBpsirMwbJI3C_Q-iNrYmXANVee4vqjtvd3VHs42XanYMOq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875948v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.11361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04424724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7927/refugies-et-apatrides" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.14197" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0.p.0291" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5972/l-entre-deux-electoral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90777" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.8998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beaurepaire-Hernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90723" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-republique-en-mediterranee/36834?srsltid=AfmBOoqOIoopARwhfIC3Eyr4Sjlns2fs3-3rk_3qivfUaRlnnt-KzbEt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-des-juifs-de-france" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-juifs-francais-et-le-nazisme-1933-1939" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939-1.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15042-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90702" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14810" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6625" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872235v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE2030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878244v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-des-juifs-de-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-juifs-francais-et-le-nazisme-1933-1939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939-1.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15042-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beaurepaire-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5972/l-entre-deux-electoral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j9c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.581.0078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2511.0151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.219.0241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04865792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2023.2185424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.9525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.552.0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.213.0125b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.541.0025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13818" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12984" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10484" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10455" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040577ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8796" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9317" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8566" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8508" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.045.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14812" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6579" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6896" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1081" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2011-038010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs07.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5692" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-boutique-et-le-plastic-le-poujadisme-dans-les-alpes-maritimes-1955-1962.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17796-8.p.0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10178/proces-politiques-tribune-ou-tremplin-pour-l-opposition" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/versailles-1919-et-geopolitique/4048?srsltid=AfmBOoqnTGBpsirMwbJI3C_Q-iNrYmXANVee4vqjtvd3VHs42XanYMOq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.11361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04424724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7927/refugies-et-apatrides" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156122" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.14197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0.p.0291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.8998" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-republique-en-mediterranee/36834?srsltid=AfmBOoqOIoopARwhfIC3Eyr4Sjlns2fs3-3rk_3qivfUaRlnnt-KzbEt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14810" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6625" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE2030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>