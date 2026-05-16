--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -709,6583 +709,6768 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Libye dans l'histoire contemporaine de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Darnis, Jérémy Guedj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia e Francia di fronte alla Libia. Dall'Ottocento ad oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-53, 2026, Storia internazionale dell'età contemporanea, 978-88-351-7488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Libye, un enjeu méditerranéen entre France et Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Darnis, Jérémy Guedj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia e Francia di fronte alla Libia. Dall'Ottocento ad oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Storia internazionale dell'età contemporanea, 978-88-351-7488-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Aujogue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Boutique et le Plastic. Le poujadisme dans les Alpes-Maritimes (1955-1962)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Méditerranées, 978-2-406-17794-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17796-8.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventennio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Il Bel Paese ». Essais sur les catégories historiographiques italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.533-557, 2025, 978-2-406-18994-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et la Tunisie sous la IVe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Ollivier, Frédéric Turpin (Dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Mitterrand. Itinéraires africains avant la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2024, 9782385190774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droites françaises et les « procès de guerre froide ». La légitimité par l’international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Noëlline Castagnez (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? France, XIXe - XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782753598454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de langage, abus d'histoire : la tenace comparaison avec les années 1930 au prisme de l'analyse historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Attia, Claude Berthomieu, Jean-Paul Guichard (Dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles 1919 et géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-88, 2022, 978-2-14-025560-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’Allemagne se réveille, Israël aussi.” Les milieux juifs français face au national-socialisme (1933-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grunewald, Olivier Dard, Uwe Puschner (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa (1919-1949). Vol. 5.2 : Französischsprachige Christen, deutsche und französische Juden und der Nationalsozialismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782875746641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une histoire politique totale de la France méridionale est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Pellegrinetti (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782753581661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux étrangers, la patrie reconnaissante ? La place politique et mémorielle des résistants étrangers dans la France de l’après-guerre (1944-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irène Herrmann, Marie-Laure Graf (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'étoffe des héros. L'engagement étranger dans la Résistance française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg éditeur, 2021, 9782825711361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32551/GEORG.11361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Kirschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 573-598, 2021, 9782753581661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’« institution » des réfugiés, de l’urgence à la normalisation (1946-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline Angoustures, Dzovinar Kévonian et Claire Mouradian (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés et apatrides. Administrer l’asile en France (1920-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-125, 2017, 978-2-7535-5486-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.156122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités et communauté en France à l’époque contemporaine : essai historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Obadia, Anne-Laure Zwilling (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorité et communauté en religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.115-130, 2016, 978-2-86820-932-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.14197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps de l'esprit. Intellectuels, questions identitaires et immigration en France au lendemain de la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Pellegrinetti, avec la collaboration de Jérémy Guedj (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méditerranée en passion. Mélanges d'histoire contemporaine offerts à Ralph Schor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-313, 2016, Les Méditerranées, 978-2-8124-4799-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4799-0.p.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités de l’esprit. Reconfigurations des frontières nationales et nouveaux espaces identitaires parmi les intellectuels étrangers exilés en France (1945-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maroussia Ahmed, Corinne Alexandre-Garner, Nicholas Serruys, Iulian Toma et Isabelle Keller-Privat (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations/Translations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.81-100, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.8998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’écoute d’un peuple désincarné ? Gouverner au nom du peuple sous la IVe République : l’exemple des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez, Jérémy Guedj (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entre-deux électoral. Une autre histoire de la représentation politique en France (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-140, 2015, 978-2-7535-4005-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.90777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’entre-deux électoral, un « envers » de l’histoire politique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adeline Beaurepaire-Hernandez, Jérémy Guedj (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entre-deux électoral. Une autre histoire de la représentation politique en France (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2015, 9782753540057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.90723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité religieuse et appartenance politique : les Juifs de Marseille et de Nice face à la République de la fin du XIXe siècle à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis P. Martin, Jean-Paul Pellegrinetti, Jérémy Guedj (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République en Méditerranée. Diffusions, espaces et cultures républicaines en France, Italie et Espagne (XVIIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-239, 2012, Cliopolis, 978-2-296-99442-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nazisme des contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du second conflit mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 71, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire et les migrations dans la REMI. Du « total » au global ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15arg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France face aux consuls et consulats étrangers en Algérie et au Maroc au lendemain de la Seconde Guerre mondiale. Enjeux diplomatiques, préoccupations coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 203 (3), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.203.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli italiani e il fascismo in Marocco nel periodo tra le due guerre: una diffusione superficiale all’interno di una comunità di formazione tardiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LIII (1), pp.157-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la minorité à la communauté. Les Juifs de Nice dans la cité (XIXe-XXe siècle) : l’enracinement national par le local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90, pp.125-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15j9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, LIII (1), pp.157-172</w:t>
+              <w:t xml:space="preserve">, 2025, LIII (1), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’histoire et les migrations dans la REMI. Du « total » au global ?</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Consuls et consulats étrangers en France au xx e siècle. Entre diplomatie de diaspora, préservation des intérêts nationaux et histoire territoriale des relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aballéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 203 (3), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.203.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonctions de la Méditerranée ». Leçon inaugurale de la chaire méditerranéenne d’histoire (Centre universitaire méditerranéen - Centre de la Méditerranée moderne et contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.151-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Draï, la responsabilité de l’intellectuel juif face à l’antisémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 58 (1), pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.581.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la population De Platon à nos jours Yves Charbit Préface de John F. May Presses universitaires de France, 2024, 816 p., 39 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Novembre (11), pp.151-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2511.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laloum, Dépouiller en toute légalité. L’aryanisation économique des biens juifs en Algérie par le régime de Vichy (1941-1942), (Paris, Éditions de la Maison des sciences de l’homme, 2023).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 219 (1), pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsho.219.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les passeurs, acteurs et vecteurs d’un fascisme transnational en Europe (1922-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° HS 19 (2), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs19.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs de France à l'épreuve des élections de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu de la contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.203-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusion charismatique. Mussolini dans les revues culturelles françaises de l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.10034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs de France et la laïcité. Essai de regard historique et jalons de comparaison avec le cas musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2023.2185424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perego, Pleurons-les. Les Juifs de Paris et la commémoration de la Shoah (1944-1967) (Ceyzérieu, Champ Vallon, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.9525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’antisémitisme au MRAP dans les années 1970 : une lecture de Droit et Liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 55 (2), pp.62-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.552.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’air du temps . . . Apollinaire et la race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (3-4), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ncf.2022.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sekowski - Les Polonais en France au lendemain de la seconde guerre mondiale (1944-1949). Histoire d’une intégration (Paris, Sorbonne Université Presses, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40e année (3), pp.126-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.213.0125b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. (Ré)écrire la Méditerranée : un bilan et quelques enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.14818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée, espace ou système migratoire ? Un essai de réponse par la littérature scientifique (époque contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.192-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.15145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation française de l’Organisation internationale pour les réfugiés et les Juifs d’Europe centrale et orientale (1947-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 54 (1), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.541.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions françaises de la Mostra Augustea della Romanità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.13818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard, Ana Isabel Sardinha-Desvignes, Célébrer Salazar en France (1930-1974). Du philosalazarisme au salazarisme français (Bruxelles, Peter Lang, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.12984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre visage de la culture américaine en France : James Baldwin et la « Nouvelle génération perdue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 29 (1), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.029.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Trom - La France sans les Juifs. Émancipation, extermination, expulsion (Paris, Puf, 2019).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 80 (4), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.080.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations étrangères et vie politique sous la IV e République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 27 (1), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.027.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une « carrière » l’autre. Parlementaires juifs en France méridionale sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Muhammed Saadaoui (dir.), Crises économiques et changements sociopolitiques : mouvements de contestation, insurrections et révolutions à travers l’Histoire. Travaux offerts au Professeur Ralph Schor (Tunis, Tunisian World Center for Studies, Research, and Development, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97/1, pp.261-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.10472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 27 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.027.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergère Marc, Vichy au Canada. L’exil québécois de collaborateurs français (Rennes, Presses universitaires de Rennes, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040577ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de l’intellectuel en exil : trajectoires et réseaux immigrés dans le Paris d’après-guerre (1945-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 41 - n°2 et 3, pp.33-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15arg⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Consuls et consulats étrangers en France au xx e siècle. Entre diplomatie de diaspora, préservation des intérêts nationaux et histoire territoriale des relations internationales</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une lecture latine et méditerranéenne de la culture fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...191 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 110, pp.151-163</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 95, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Draï, la responsabilité de l’intellectuel juif face à l’antisémitisme</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judaïsme, fascisme et latinité : France-Italie, 1919-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Juives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/aj1.581.0078⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser la population De Platon à nos jours Yves Charbit Préface de John F. May Presses universitaires de France, 2024, 816 p., 39 €</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollinaire et le nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apollinaire. Revue d'études apollinariennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-21, pp.59-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Jean Laloum, Dépouiller en toute légalité. L’aryanisation économique des biens juifs en Algérie par le régime de Vichy (1941-1942), (Paris, Éditions de la Maison des sciences de l’homme, 2023).</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errances de l'identité. Apollinaire, les Juifs et le judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apollinaire. Revue d'études apollinariennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dard</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hobson Faure, Un « Plan Marshall juif ». La présence américaine en France après la Shoah, 1944-1954, (Paris, Armand Colin, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berstein, Michel Winock (dir.), Fascisme français ? La controverse (Paris, CNRS Editions, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° HS 19 (2), pp.9-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 24, pp.181-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Yoann Morvan</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Courrière, Le Comté de Nice et la France. Histoire politique d'une intégration (1860-1879) (Rennes, PUR, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 514</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 679, pp.689-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Vu de la contemporaine</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète enraciné. Guillaume Apollinaire, Nice et la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1-2), pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déraisons de la comparaison ? Sur l'antisémitisme dans la France actuelle et le « retour des années 1930 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 45 (3), pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.045.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Collyer (dir.), Emigration Nations. Policies and Ideologies of Emigrant Engagement (Palgrave Macmillan, series: « Migration, Diasporas and Citizenship », 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.14812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billion Pierre, Immigrations en Poitou-Charentes. Mémoires de l’invisible (Paris, Autrement, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.166-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Debono, Aux origines de l’antiracisme. La Ligue internationale contre l’antisémitisme (LICA), 1927-1940 (Paris, CNRS Éditions, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109, pp.203-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.6896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les Juifs de France et la laïcité. Essai de regard historique et jalons de comparaison avec le cas musulman</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Germa, Benjamin Lellouch, Évelyne Patlagean (dir.), Les Juifs dans l'histoire, de la naissance du judaïsme au monde contemporain (Seyssel, Champ Vallon, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 663, pp.752-754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...154 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...267 lines deleted...]
-                <w:t xml:space="preserve">Introduction. (Ré)écrire la Méditerranée : un bilan et quelques enjeux</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse juive française et l’Italie fasciste, 1922-1939 : un vecteur des relations intercommunautaires juives en Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.9-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.14818⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.195-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Méditerranée, espace ou système migratoire ? Un essai de réponse par la littérature scientifique (époque contemporaine)</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et musulmans d’Algérie en France. Cinquante ans d'exil partagé, entre mémoire, échanges et déchirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1295, pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspetto delle relazioni intercomunitarie ebraiche nel Mediterraneo: gli ebrei francesi e i loro correligionari italiani al tempo del fascismo (1922-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.137-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/MER2011-038010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'engager en minorité. Les immigrés et la vie politique dans les Alpes-Maritimes sous la IV e République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° HS 7 (3), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.hs07.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roos - Les Juifs de France sous la Monarchie de Juillet (Paris, Honoré Champion, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.192-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.15145⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.377 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.5692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Réceptions françaises de la Mostra Augustea della Romanità</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vial – L’Union populaire italienne, 1937-1940. Une organisation de masse du parti communiste en exil (Rome, École française de Rome, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.115-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.13818⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 80, pp.279-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.5344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dard, Ana Isabel Sardinha-Desvignes, Célébrer Salazar en France (1930-1974). Du philosalazarisme au salazarisme français (Bruxelles, Peter Lang, 2018)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs français face aux Juifs étrangers dans la France de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99, pp.209-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.12984⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 78, pp.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.4637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L’autre visage de la culture américaine en France : James Baldwin et la « Nouvelle génération perdue »</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double enjeu. L'émigration française vers le Québec entre deux politiques migratoires introuvables (1945-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.122-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...189 lines deleted...]
-                <w:t xml:space="preserve">D’une « carrière » l’autre. Parlementaires juifs en France méridionale sous la IIIe République</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berstein - Léon Blum (Paris, Fayard, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.15-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.10484⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.4753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...2056 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872175v1</w:t>
-              </w:r>
-[...1487 lines deleted...]
-                <w:t xml:space="preserve">hal-04887354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comité France-Italie, passeur détourné du fascisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° HS 19 (2), pp.45-68, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs19.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs culturels et politiques du fascisme italien en Europe (1922-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement(s). Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS 19, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire la Méditerranée. Perspectives historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.14810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une France des sans voix ? Immigration et vie politique en France (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Schor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parlementaires méditerranéens. France, Espagne, Italie, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des médias en Méditerranée (XIXe - XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.6625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7295,212 +7480,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt-cinq ans de recherches sur les Juifs de Tunisie. Bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Marglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe a-t-elle compris le nazisme ? La réponse des historiens : entretien avec Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du second conflit mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7510,100 +7695,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner ou choisir. La IVe République et l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université cote d'azur, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NICE2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04872235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7613,181 +7798,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judaïsme et franc-maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la franc-maçonneire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.136-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des étrangers qui ont fait la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.44§-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7934,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-des-juifs-de-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-juifs-francais-et-le-nazisme-1933-1939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939-1.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15042-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beaurepaire-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5972/l-entre-deux-electoral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j9c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.581.0078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2511.0151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.219.0241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04865792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2023.2185424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.9525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.552.0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.213.0125b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.541.0025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13818" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12984" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10484" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10455" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040577ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8796" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9317" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8566" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8508" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.045.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14812" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6579" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6896" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1081" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2011-038010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs07.0141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5692" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-boutique-et-le-plastic-le-poujadisme-dans-les-alpes-maritimes-1955-1962.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17796-8.p.0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10178/proces-politiques-tribune-ou-tremplin-pour-l-opposition" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/versailles-1919-et-geopolitique/4048?srsltid=AfmBOoqnTGBpsirMwbJI3C_Q-iNrYmXANVee4vqjtvd3VHs42XanYMOq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.11361" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04424724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7927/refugies-et-apatrides" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156122" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.14197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0.p.0291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.8998" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-republique-en-mediterranee/36834?srsltid=AfmBOoqOIoopARwhfIC3Eyr4Sjlns2fs3-3rk_3qivfUaRlnnt-KzbEt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14810" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6625" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE2030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Darnis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-des-juifs-de-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-juifs-francais-et-le-nazisme-1933-1939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939-1.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15042-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beaurepaire-Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5972/l-entre-deux-electoral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-miroir-des-desillusions-les-juifs-de-france-et-l-italie-fasciste-1922-1939.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Italia-e-Francia-di-fronte-alla-Libia-Dall%27Ottocento-ad-oggi?Id=30148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-boutique-et-le-plastic-le-poujadisme-dans-les-alpes-maritimes-1955-1962.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17796-8.p.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10178/proces-politiques-tribune-ou-tremplin-pour-l-opposition" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/versailles-1919-et-geopolitique/4048?srsltid=AfmBOoqnTGBpsirMwbJI3C_Q-iNrYmXANVee4vqjtvd3VHs42XanYMOq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.11361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04424724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Kirschleger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7927/refugies-et-apatrides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.14197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-mediterranee-en-passion-melanges-d-histoire-contemporaine-offerts-a-ralph-schor.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4799-0.p.0291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.8998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-republique-en-mediterranee/36834?srsltid=AfmBOoqOIoopARwhfIC3Eyr4Sjlns2fs3-3rk_3qivfUaRlnnt-KzbEt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j9c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.581.0078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2511.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.219.0241" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04865792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2023.2185424" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.9525" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.552.0062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.213.0125b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14818" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15145" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.541.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13818" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0095" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10455" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.10472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.027.0011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040577ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8566" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8508" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.045.0093" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14812" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6579" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6896" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2011-038010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs07.0141" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.5344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4753" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870167v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14810" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881194v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6625" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE2030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>