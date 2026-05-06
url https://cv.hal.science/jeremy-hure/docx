--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -429,51 +429,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void growth yield criteria for intergranular ductile fracture</w:t>
+                <w:t xml:space="preserve">Yield surface for void growth and coalescence of porous anisotropic materials under axisymmetric loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
@@ -482,102 +482,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 172, pp.105167. </w:t>
+              <w:t xml:space="preserve">, 2023, 179, pp.105365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03974654v1</w:t>
+                <w:t xml:space="preserve">cea-04541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface for void growth and coalescence of porous anisotropic materials under axisymmetric loading</w:t>
+                <w:t xml:space="preserve">Void growth yield criteria for intergranular ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
@@ -586,78 +586,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 179, pp.105365. </w:t>
+              <w:t xml:space="preserve">, 2023, 172, pp.105167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04541184v1</w:t>
+                <w:t xml:space="preserve">cea-03974654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the effect of irradiation on the Charpy Upper Shelf Energy of Reactor Pressure Vessel steels</w:t>
               </w:r>
@@ -2101,196 +2101,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coalescence criterion for porous single crytals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A size-dependent ductile fracture model Constitutive equations, Numerical implementation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.018⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339432v1</w:t>
+                <w:t xml:space="preserve">cea-02339712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A size-dependent ductile fracture model Constitutive equations, Numerical implementation and Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coalescence criterion for porous single crytals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339712v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergranular normal stress distributions in untextured polycrystalline aggregates</w:t>
               </w:r>
@@ -4718,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05442695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05442696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachma Azihari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03974654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03659827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric S&#233;nac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Scherer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Shawish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disen Liang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Barrioz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.01.115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.05.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Barrioz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po. Barrioz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MD3XFC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallican" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wident" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM8NXP2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cambau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Bush" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00895h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04553590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05442695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05442696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachma Azihari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04541184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Senac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03974654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03659827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric S&#233;nac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Scherer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Shawish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disen Liang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.116482" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Barrioz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.01.115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.05.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Barrioz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po. Barrioz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.01.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MD3XFC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallican" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wident" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.04.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM8NXP2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cambau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Bush" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00895h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04553590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>